--- v0 (2026-02-18)
+++ v1 (2026-04-13)
@@ -51,457 +51,457 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>Atas Extraordinárias</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/</t>
   </si>
   <si>
     <t>1ª ATA SESSÃO EXTRAORDINÁRIA (29.06.2017)</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 2º SESSÃO EXTRAORDINÁRIA (13/07/2017). </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>ATA DA 3ª SESSÃO EXTRAORDINÁRIA (28/12/2017).</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>AUTOL</t>
   </si>
   <si>
     <t>Autógrafo de Lei</t>
   </si>
   <si>
     <t>CCJCR - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR IMÓVEL RURAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES PARA A ELABORAÇÃO DA LOA 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>NEI TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA ADITIVA AO PROJETO DE LEI Nº 002/17, QUE DISPÕE SOBRE ALTERA A LEI MUNICIPAL Nº 305/2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Tião Leite</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA ADITIVA AO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Deca (Fredson)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA ADITIVA AO PROJETO DE LEI Nº 011/2017 LDO/2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Cleder Barth</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>José Ramos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 015/2017, QUE DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE MEDICILÂNDIA PARA O QUADRIÊNIO 2018/2021.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº 019/2017, QUE DISPÕE SOBRE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MEDICILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE EMENDA ADITIVA AO PROJETO DE LEI Nº 017/17, QUE DISPÕE SOBRE ALTERAÇÃO NO VALOR DO VENCIMENTO DE CARGOS COMISSIONADOS DO QUADRO FUNCIONAL PRÓPRIO DO PODER EXECUTIVO DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA ADITIVA AO PROJETO DE LEI Nº 017/17, QUE DISPÕE SOBRE ALTERAÇÃO NO VALOR DO VENCIMENTO DE CARGOS COMISSIONADOS DO QUADRO FUNCIONAL PRÓPRIO DO PODER EXECUTIVO DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>EMEND</t>
   </si>
   <si>
     <t>Emenda Aditiva/CTCOPT</t>
   </si>
   <si>
     <t>CTCOPT - comissão de transporte, Com. Obras Públicas e Terras</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA ADITIVA AO ARTIGO 3º NO PROJETO DE LEI Nº 004/2017, INCLUSÃO DE MAQUINÁRIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 004/2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 003/2017, QUE DISPÕE SOBRE REVOGA A LEI MUNICIPAL Nº 342/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICATIVA AO § 2º DO ARTIGO 27 NO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICATIVA AOS §§ 1º E 2º DO ARTIGO 37 NO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICATIVA AO ARTIGO 38 DO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MODIFICATIVA AO § 2º DO ARTIGO 53 DO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 013/2017, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR. </t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 019/2017, QUE DISPÕE SOBRE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MEDICILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 020/2017, QUE DISPÕE SOBRE AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>CFEFF</t>
   </si>
   <si>
     <t>Emenda Modificativa/CFEFFO</t>
   </si>
   <si>
     <t>CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº. 004/17, QUE DISPÕEM SOBRE A EXECUÇÃO DE SERVIÇO UTI SINGULI DE MAQUINÁRIOS PERTENCENTES AO PATRIMÔNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO ARTIGO 3º DO PROJETO DE LEI Nº 004/2017.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE SUPRESSÃO DO § ÚNICO DO ART. 39 NO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS BAIRRO DE VILA PACAL.</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DEFINITIVA DA PONTE DO RIO DA BARRAGEM.</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE KM 92.</t>
   </si>
   <si>
     <t>DEMANDA PARA ESCOLA MIGUEL GUSTAVO KM 100 NORTE.</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL KM 95 SUL.</t>
   </si>
@@ -844,3042 +844,3042 @@
   <si>
     <t>91</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>FECHAMENTO DE CRATERAS EM ESTRADAS.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COZINHA NA ESCOLA FLORES DA AMAZÔNIA, KM 95 SUL AGROVILA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>TERRENO PARA CONSTRUÇÃO DA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE TRANSPORTE ESCOLAR, KM 95 NORTE.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROFISSIONAL ACS PARA VILA DO PONTAL.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE NA CIDADE.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE KM 90 SUL.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR KM 90 NORTE.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADA NA 21 E 22.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE NA 21.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE VICINAL KM 105 NORTE.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t>DEMANDA DA ILUMINAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS ESTRADA DE CHÃO E RECUPERAÇÃO DE ASFALTO EM RUA DA CIDADE.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>REAJUSTE DO VALOR DAS DIÁRIAS DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>RUBSMÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>PINTURA DO MURO E CONSTRUÇÃO DE PASSARELA COBERTA E COM MURETA DE SEGURANÇA PARA A ESCOLA EVANIR VAGNER.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL KM 100 SUL</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NA INSOLAÇÃO ESTRADA DE VILA PACAL.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO TERRENO DA OBRA PRÉDIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA MARGENS DA RUA PEDRO LIMA, BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E PIÇARRAMENTO DE LADEIRA, BAIRRO SURUBIM.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS, BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE VICINAL KM 90 NORTE.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE ESCOLAR BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUA MARCUS VINÍCIUS, VILA NOVA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA, TRAV. FRANCISCO MAIA E JOÃO TEIXEIRA, VILA NOVA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO SISTEMA ELÉTRICA E DE ILUMINAÇÃO NAS SALAS DE AULAS DA ESCOLA ABRAHAM LINCOLN.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABASTECIMENTO DE ÁGUA AVENIDA GEDEON, ALCIDES FREDERICC E BELMIRO ÁVILA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DO RAMAL DE CHACAREIROS </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E REABERTURA AO REGULAR FUNCIONAMENTO DA ESTRATÉGIA SAÚDE DA FAMÍLIA, KM 95 NORTE AEROPORTO.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONTEMPLAR COM REDE DE ABASTECIMENTO DE ÁGUA A RUA HENRIQUE DANTAS, CENTRO DA CIDADE. </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E AQUISIÇÃO DE EQUIPAMENTOS PARA ESCOLA MUNICIPAL GASPAR VIANNA, AGROVILA NOVA FRONTEIRA, KM 80 FAIXA.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAR FORNECIMENTO DE MERENDA ESCOLAR PARA A ESCOLA MUNICIPAL GASPAR VIANNA, AGROVILA NOVA FRONTEIRA, KM 80 FAIXA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADA PENETECAL KM 90 NORTE, CONSTRUÇÃO DE PONTE OU BUEIRO, REGULARIZAR A TRAFEGABILIDADE.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE, LOCALIZADA NA VICINAL SUL DO KM 105.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>SIDNEY (BRUCE)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR ROÇO TERRENO POSTINHO DE SAÚDE, KM 80 FAIXA AGROVILA.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PONTE E ASSOALHAMENTO DE OUTRA, AMBAS NO RAMAL TRAVESSIA KM 80 SUL PARA O 85 SUL.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMPRA DE UTENSÍLIOS PARA ESCOLA MUNICIPAL GASPAR VIANNA, KM 80 FAIXA, AGROVILA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE LEITO DE IGARAPÉ SURUBIM.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PIÇARRAMENTO DE ESTRADA DESVIO, KM 95 NORTE. </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>MADEIRA PARA CONSTRUÇÃO DE MURO ENTRE A ESCOLA ABRAHAM LINCOLN E O HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA DE QUEBRAS MOLAS E CONSTRUÇÃO DE MAIS DOIS, NA AVENIDA MARCUS FREIRE, ESCOLA FRANCISCA GOMES.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PROCESSADOR AUTOMÁTICO RADIOLOGIA, HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS, FECHAMENTO DE CRATERAS RUA HENRIQUE DANTAS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS JOSÉ FLORÊNCIO, NO VALE DAS MINAS E, GENALVA DAMASCENA NO CACOAL</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE CERCA MURO NA ESCOLA JOAQUIM XAVIER, KM 80 SUL, TIRADENTES.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACO LADEIRA DA ONÇA KM 80 SUL.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COMPRA DE LENÇÓIS PARA HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA EM RUAS DA CIDADE CONFORME SE INDICA.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA AGROVILA MIGUEL GUSTAVO KM 100 NORTE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTINUIDADE NA OPERAÇÃO TAPA BURACO KM 85 NORTE.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS DA CIDADE CONFORME SE INDICA.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE TERRENO CONJUNTO HABITACIONAL CASAS POPULARES ATO DE VILA NOVA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE TRÊS PONTES KM 75 NORTE.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRATOR DE PNEU E COM LÂMINA ACOMPANHAR O LUZ PARA TODOS AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA AGROVILA JORGE BUENO, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - CONSTRUÇÃO DE BANHEIROS EM ESCOLA DO KM 75 SUL, AGROVILA MONTE CASTELO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICAS AGROVILAS - VERDES FLORESTA 95 SUL, AEROPORTO 95 NORTE E BAIRRO VILA PACAL.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE TRANSPORTE - OPERAÇÃO TAPA BURACO PONTOS CRÍTICOS DO KM 110 NORTE.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - REGULARIZAR ABASTECIMENTO DE ÁGUA NO CONJUNTO HABITACIONAL MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRA - LIMPEZA E MANUTENÇÃO TUBULAÇÃO REDE DE ESGOTO RUA HENRIQUE DANTAS, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - LIMPEZA DO LEITE IGARAPÉ QUE CORTA A CIDADE VILA NOVA/TRANSAMAZÔNICA.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - ATERRAMENTO REDE DE ABASTECIMENTO DE ÁGUA TRAVESSA JOSÉ FLORÊNCIO, VALE DAS MINAS.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - RECUPERAÇÃO DE RUA ANTÔNIO MANOEL, CACOAL/VALE DAS MINAS.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA LOTEAMENTO OURÉM.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE TRANSPORTE - RECUPERAÇÃO ESTRADA VICINAL KM 80 NORTE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE EDUCAÇÃO - AQUISIÇÃO DE EQUIPAMENTO ESCOLA TOMÉ DE SOUZA, KM 80 NORTE; CONSTRUÇÃO DE BANHEIROS, ESCOLA CASTELO BRANCO ANEXO, KM 100 SUL.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - RECUPERAÇÃO DE DUAS PONTES, KM 110 SUL.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE TRANSPORTE - RECUPERAÇÃO ESTRADA VICINAL KM 110 SUL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - AQUISIÇÃO DE IMÓVEL PARA CONSTRUÇÃO E INSTALAÇÃO DA MARCENARIA MUNICIPAL.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL - AQUISIÇÃO DE ROÇADEIRAS (LATERAL) A GASOLINA E ROÇADEIRA DE RASTRO (TRATOR DE PNEU). </t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE BARRAGEM KM 105 NORTE.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - RECUPERAÇÃO DE ESCOLA MARECHAL CASTELO BRANCO (ANEXO) KM 100 SUL.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - INDICA ATENDIMENTO DE DEMANDAS ESCOLAS MARECHAL RONDON; HENRIQUE DANTAS; E FLORES DA AMAZÔNIA.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE RUA TIRADENTES (TAPA BURACO).</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE BUEIRO REFAZENDO BOCA DE LOBO, BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TRANSPORTE - RECUPERAÇÃO DE RAMAL BALNEÁRIO BOM SABER, KM 90 SUL.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO OBRAS - RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS, TRAV. VICTOR QUESADA, BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO ESTRADA RUA NELSON PASTANA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE LUMINÁRIAS TRAV. DUQUE DE CAXIAS; JOSÉ FLORÊNCIO E AV. GEDEON.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTES KM 80 E 85 NORTE.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUAS AGROVILA KM 70 FAIXA E RECUPERAÇÃO DA VICINAL KM 75 SUL E NORTE.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLETA DE LIXO - LIXEIRA PARA DISTRIBUIR NA CEDE DO MUNICÍPIO, NAS AGROVILAS E DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA RUA WD NO SURUBIM.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE LUMINÁRIAS AGROVILA DA 26, KM 80 NORTE.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TAPA BURACO RUA BELMIRO ÁVILA, ENTRE A RUA DOM EURICO E A CASSANDRO SILVÉRIO. </t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDI QUE RETIRE ENTULHO EM FRENTE A CASA DE CASAL IDOSO, BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS RUAS AGROVILA VERDES FLORESTA KM 95 SUL.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR MANILHA EM POÇO DE SUPERFÍCIE NA AGROVILA DO AEROPORTO, KM 95 NORTE.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUADRO DE ESPORTE KM 80 FAIXA - LIMPEZA DA QUADRA, COLOCAR TRAVES, AQUISIÇÃO DE REDE DE VÔLEI.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL KM 85 SUL, PIÇARRAMENTO DE TRÊS LADEIRAS NA RESPECTIVA VICINAL.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA COLETA DE LIXO NOS BAIRROS CACOAL E VALE DAS MINAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO E DRENAGEM DE RUAS BAIXÃO DE VILA NOVA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUA PAVIMENTADA TRAVESSA FRANCISCO MAIA, VILA NOVA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE VALA PARA DESVIO E ESCOAMENTO DE ÁGUA, ESTRADA KM 92, PROPRIEDADE DO SENHOR MALAQUIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA EM RUAS DE VILA NOVA - TRAV. LUIZ OREGAM E JOSÉ BUCHANELLI.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE COZINHA NA ESCOLA VITÓRIO RÉGIA, KM 105 FAIXA AGROVILA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS, BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DO SISTEMA DE ESGOTO NA RUA TABAJARA, CENTRO.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE MEIOS FIOS RUAS BAIRRO CARVALHO I E II, TAPA BURACO AVENIDA GEDEON, LIMPEZA MEIOS RUA TIRADENTES, CACOAL.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETORNO DE MAQUINA PARA TERMINO DA RECUPERAÇÃO DE RUA BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE MEIOS FIOS TRAVESSAS IRMÃ SERAFINA, IRMÃ ALIENAI, MARCUS FREIRE, JOSÉ FLORÊNCIO, E DOM EURICO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO LUMINÁRIAS PÚBLICAS, BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE LUMINÁRIAS LOCALIZADA NA TOCA DA RAPOSA, CACOAL.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUA, FECHAMENTO DE CRATERAS E BURACOS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE VENTILAÇÃO EM SALAS DE ENFERMARIAS DO HOSPITAL MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUA DOM EURICO, BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPÕE PROJETO DE LEI QUE REGULARIZA O ESTÁGIO REMUNERADO NOS ÓRGÃOS PÚBLICOS DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RAMAIS KM 90 SUL, PRIORIZANDO AS PESSOAS QUE ESTÃO SEM ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE ESGOTO RUA DOZE DE MAIO COM A TRAVESSA CASSANDRO SILVÉRIO, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO AGROVILA TIRADENTES, KM 80 SUL E AGROVILA DA VINTE E SEIS, KM 80 NORTE.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO RUAS DO DISTRITO UNIÃO DA FLORESTA KM 120 E DA AGROVILA MIGUEL GUSTAVO, KM 100 NORTE.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARCERIA COM O ESTADO PARA RECUPERAÇÃO DE PONTES, INCLUSÃO DE PONTES NO CRONOGRAMA DE TRABALHO.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E FUNCIONAMENTO DE LUMINÁRIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA LOCAÇÃO DE VEÍCULO TIPO CAMINHÃO PIPA PARA ATENDER A DEMANDA DA MUNICIPALIDADE MEDICILANDENSE.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO PIPA MOLHAR RUAS DE VILA PACAL E BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DA RUA ANTÔNIO DE ALMEIDA BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ENCANAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA AO LONGO DA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO PIPA MOLHAR RUAS DA CIDADE - RUA JOSÉ BUCHANELLI, BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE BLOQUETIAMENTO NA RUA INDEPENDÊNCIA, BAIRRO VALE DAS MINAS, ESTRADA INDO PARA VILA PACAL.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL DO KM 90 SUL.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS DEVIDAMENTE SINALIZADAS, RUA MARCUS FREIRE, BAIRRO CACOAL/VILA NOVA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>CAMINHÃO TIPO CARRO PIPA MOLHAR RUA JOSÉ FLORÊNCIO, BAIRRO CACOAL/VALE DAS MINAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA ESTRUTURA FÍSICA DA ESCOLA GASPAR VIANA, KM 80 FAIXA - AGROVILA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E/OU CONSTRUÇÃO DE PONTES LOCALIZADAS NO KM 85 NORTE.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DE CRATERAS NA TRAVESSA PEDRO LIMA, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAR ABASTECIMENTO DE ÁGUA NO BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DE ESTRADA VICINAL E DE PONTES NA VICINAL NORTE DO KM 120. </t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E MANUTENÇÃO DOS EQUIPAMENTOS DA ACADEMIA POPULAÇÃO DA PRAÇA DA AMIZADE, CENTRO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO RAMAL ACESSO VILA PACAL AO KM 90 SUL.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS DE CONSERVAÇÃO DE ALIMENTOS PARA ESCOLA DO KM 90 NORTE.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE ROTA DO TRANSPORTE ESCOLAR KM 90 SUL.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">FECHAMENTO DE BURACOS EM RUA PAVIMENTADA (RUA IRMÃO ALIENAI), CASA DA GESTANTE. </t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DE BURACOS EM RUAS DA CIDADE, LOCALIZADAS CONFORME SE INDICA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS NO DISTRITO UNIÃO DA FLORESTA, KM 120 FAIXA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL KM 120 SUL.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO PONTES VICINAL KM 70 SUL.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA VICINAL DO KM 70 SUL E KM 70 NORTE.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL ESCOLA MUNICIPAL MARECHAL CASTELO BRANCO, KM 100 SUL.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO LUMINÁRIAS PÚBLICAS ALTO DE VILA NOVA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>MAQUINA PARA REABRIR LADEIRA KM 85 SUL.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS PARA CRIAÇÃO DA GUARDA MUNICIPAL DO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO CEDER UMA SERVIDORA PARA PRESTAR SERVIÇO A DEPOL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA SINALIZAÇÃO DO TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTES VICINAIS KM 100 NORTE E KM 105 SUL.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA GERAL ESCOLA MUNICIPAL DOM PEDRO II, KM 110 SUL.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPAMENTOS DE PROTEÇÃO PESSOAL AOS SERVIDORES PÚBLICOS MUNICIPAIS GARIS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL AOS SERVIDORES PÚBLICOS MUNICIPAIS ACS E ACE.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DA LÉGUA PATRIMONIAL, BAIRRO CACOAL, MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE AÇÃO SOCIAL - INDICA A IMPLANTAÇÃO DO "NATAL SOLIDÁRIO" NO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE, KM 85 SUL.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ENCANAÇÃO REDE DE ABASTECIMENTO DE ÁGUA NA TRAVESSA FRANCISCO MAIO, VILA NOVA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO RAMAL CHACAREIROS KM 95 NORTE, HA 08 KM DA FAIXA. </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARRO PIPA PARA MOLHAR RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE, KM 135, "PONTE DO SANTAMARINA".</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABERTURA DOS RAMAIS DOS PRODUTORES RURAIS, KM 135, ADIANTE DA PONTE DO SANTAMARINA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL DO KM 90 NORTE (BEIRADÃO).</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO RAMAL TRAVESSIA KM 80 SUL AO KM 85 SUL.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA PROJETO DE LEI SUGERINDO NOME DE RUAS INOMINADAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE MEIOS FIOS E LATERAIS DE VIAS PÚBLICAS, ESPECIALMENTE NA AVENIDA PRESIDENTE MÉDICI VILA NOVA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAR ABASTECIMENTO DE ÁGUA EM DUAS DO ALTO DE VILA NOVA E AVENIDA GEDEON, BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA TERRENO POSTINHO DE SAÚDE, LOCALIZADO NA AGROVILA DA TIRADENTES, KM 80 SUL.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO LATERAIS DA RODOVIA TRANSAMAZÔNICA, CENTRO DE MEDICILÂNDIA, ESPECIALMENTE EM FRENTE AOS PONTOS DE MOTO TÁXI.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>REABRIR E ABRIR VIAS PÚBLICAS, LIGANDO UM BAIRRO A OUTRO, ALTO DE VILA NOVA E CARVALHO.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">RECUPERAÇÃO DE PONTE KM 100 SUL, "PONTE DO ABISMO". </t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DE ENTULHOS E LIMPEZA DE MARGENS DE RUAS DA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO RAMAIS PRODUTORES RURAIS, LOCALIZADOS AS MARGENS DA RODOVIA TRANSAMAZÔNICA, TERRITÓRIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>FILTRO PURIFICADOR DE ÁGUA PARA COMUNIDADE DO KM 70, AGROVILA JORGE BUENO.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE LOCALIZADA KM 95 SUL - PRÓXIMO A PROPRIEDADE DO SENHOR RAIMUNDO NOCEGO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUGERI AO EXECUTIVO MUNICIPAL QUE PROPONHA PROJETO DE LEI SUGERINDO SUBSTITUIÇÃO DO NOME DA PRAÇA MUNICIPAL DA AMIZADE.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE MANILHAS COLOCAR EM RUAS DA AGROVILA JORGE BUENO, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRAMENTO EM TRECHO DE ESTRADA TRAVESSA VICTOR QUESADA, BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA VICTOR QUESADA, BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDI CONTRATAÇÃO E/OU DESTINAÇÃO DE DOIS SERVIDORES VIGILANTES PERMANENTE PARA A PRAÇA MUNICIPAL DA AMIZADE.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE BOMBA E BOMBEAMENTO DE ÁGUA DE POÇOS ARTESIANOS ALTO DE VILA NOVA.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E/OU MANUTENÇÃO DE MOTOR BOMBA, POÇO DE SUPERFÍCIE KM 95 SUL AGROVILA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PÁTIO CIMENTADO PARA A ESCOLA FLORES DA AMAZÔNIA, KM 95 SUL.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS RUAS PAVIMENTADAS AGROVILA NOVA FRONTEIRA, KM 80 FAIXA, OPERAÇÃO TAPA BURACO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INCLUSÃO DE MERENDA DIFERENCIADA A ALUNOS DIABÉTICOS E HIPERTENSOS.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ALAMEDA SIRO DA SILVA (BECO DA PREFEITURA).</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM ABERTURA DE CANALETAS E ATERRAMENTO EM RUA DA CIDADE, LOTEAMENTO OURÉM.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE SISTEMA DE LUMINÁRIAS PÚBLICAS RUAS DO LOTEAMENTO OURÉM.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE QUADRA POLIESPORTIVA PARA ESCOLA MARECHAL CASTELO BRANCO, KM 100 SUL.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FUNCIONAMENTO DA UNIDADE BÁSICA DE SAÚDE DE VILA PACAL.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A INSTALAÇÃO DE AR CONDICIONADO EM VEÍCULO DA SAÚDE, O QUAL TRANSPORTA PACIENTE AO HOSPITAL REGIONAL.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA FECHAMENTO DE CRATERA RUA DOZE DE MAIO EM FRENTE AO ESTABELECIMENTO COMERCIAL </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA FECHAMENTO DE CRATERA, VALA PROFUNDA, ENTRE A RUA BELMIRO ÁVILA E CASSANDRO SILVÉRIO, BAIRRO HELIO CARVALHO.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA COLETA DE LIXO NA PRAÇA DA AMIZADE NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE, KM 110 NORTE.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABAIXO ASSINADO, REITERA PEDIDO DE RECUPERAÇÃO LUMINÁRIAS PÚBLICAS RUA TANCREDO NEVES, VILA NOVA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA IMPLANTAÇÃO E FUNCIONAMENTO DE MINI FÁBRICA DE PRÉ-MOLDADOS.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DE PONTE KM 80 NORTE.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA TERMINO DA OBRA FEIRA DO MUNICIPAL DO PRODUTOR.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO RAMAL TRECHO RODOVIA TRANSAMAZÔNICA À USINA ABRAHAM LINCOLN (VILA PACAL).</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DE PONTES NA VICINAL NORTE DO KM 95.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E/OU RECONSTRUÇÃO DE PONTES AO LONGO DO KM 100 NORTE.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTE KM 75 SUL.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - INDICA ROTA DO TRANSPORTE ESCOLAR PARA O ANO DE 2018.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE VALA PARA ESCOAMENTO DE ÁGUA, BEM COMO, PIÇARRAMENTO RUA SETE DE SETEMBRO, LOTEAMENTO VILA BRASIL.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA REGULAR ABASTECIMENTO DE ÁGUA NA RUA ANTÔNIO MANOEL, CACOAL/VALE DAS MINAS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA COLOCAÇÃO DE REDE E/OU GRADE DE PROTEÇÃO PARTE ALTA DO MURO DO CAMPO SOÇAITE, BAIRRO CARVALHO.   </t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA RECUPERAÇÃO DE SEIS PONTES, LOCALIZADAS NO KM 135.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO E/OU MANUTENÇÃO DE LUMINÁRIAS PÚBLICAS DA AVENIDA MARCUS FREIRE, BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA PROJETO DE LEI PROPONDO A CRIAÇÃO DO CONSELHO MUNICIPAL DE SEGURANÇA PÚBLICA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO MUNICIPAL ABAIXO ASSINADO DA COMUNIDADE TRAVESSA JOSÉ BUCHANELLE, VILA NOVA, (DRENAGEM E ATERRAMENTO)</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE BUEIRA, KM 95 SUL APÓS A AGROVILA VERDE FLORESTA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE PONTO DE ÔNIBUS ATENDER OS ALUNOS DO TRANSPORTE ESCOLAR DA VICINAL 95 SUL E DE VILA PACAL.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO ILUMINAÇÃO PÚBLICA RUA IRMÃ ALIENAI, BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE COLETORES DE LIXOS PADRONIZADOS DE LIXOS E DISTRIBUIÇÃO AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE ABRIGOS (PARADA DE ÔNIBUS) NA ROTA DO TRANSPORTE ESCOLAR AO LONGO DO MUNICÍPIO, ATENDER OS ALUNOS DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROPOSTA DE PROJETO DE LEI PARA REGULAMENTAR ASSOCIAÇÃO DE CATADORES DE LIXOS RECICLÁVEIS.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOTA DE REPÚDIO AO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE &amp;#8211; DNIT, EM DETRIMENTO DA SITUAÇÃO PRECÁRIA DE TRAFEGABILIDADE AO LONGO DA RODOVIA TRANSAMAZÔNICA &amp;#8211; BR 230. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOTA DE REPÚDIO A CENTRAIS ELÉTRICA DO PARÁ CELPA, EM FUNÇÃO DA INSATISFAÇÃO DA POPULAÇÃO MEDICILANDENSE COM A QUALIDADE DO SERVIÇO OFERTADO PELA REDE CELPA. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">MOÇÃO DE REPÚDIO A INVASÃO DE TERRAS AO LONGO DO TERRITÓRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A AÇÃO CRIMINOSA DE ASSALTO AO BANCO DO BRASIL, AGÊNCIA 3214-X NO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO EXCELENTÍSSIMO SENHOR DEPUTADO ERALDO PIMENTA PMDB/PA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>À SEGUP - MOÇÃO DE REPÚDIO AOS ÚLTIMOS ACONTECIMENTOS CRIMINOSOS NO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>OFÍCI</t>
   </si>
   <si>
     <t>Ofício PMM</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDI ESPAÇO NO GRANDE EXPEDIENTE DA SESSÃO ORDINÁRIA DO DIA 13 DE MARÇO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPORTUNIDADE PARA FAZER USO DA TRIBUNA EM SESSÃO ORDINÁRIA DO DIA 08/05/2017.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESPAÇO NA TRIBUNA DA SESSÃO ORDINÁRIA DO DIA 13 DE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>PARECER CONJUNTO DAS COMISSÕES PERTINENTES - APROVAÇÃO DE PROJETO DE LEI Nº 005/2017.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 002/2017 - CFEFFO/CGSP, DISPONDO SOBRE APROVA O PROJETO DE LEI Nº 002/2017 E SUA EMENDA ADITIVA Nº 001/2017.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 003/2017-CFEFFO/CGSP/CESAS/CPGACT/CTCOPT - AO PROJETO DE LEI Nº 021/2017, PLANO DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 004/2017-CFEFFO/CGSP/CESAS/CPGACT/CTCOPT - AO PROJETO DE LEI COMPLEMENTAR Nº 022/2017 POLÍTICA DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 005/2017-CFEFFO/CGSP - AO PROJETO DE LEI Nº 012/2017 PROGRAMA DE ESTÁGIO.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 006/2017 &amp;#8211; CCJCR/CFEFFO/CGSP - AO PROJETO DE LEI Nº 024/2017, AUTORIA COMISSÕES COMPETENTES.</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Comissão CCJCR</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APROVAÇÃO DO PL 002/2017 E DA EMENDA ADITIVA 001/2017 - &amp;#8220;ALTERA A LEI MUNICIPAL Nº 305, DE 29 DE DEZEMBRO DE 2006, ACRESCENTANDO O ARTIGO 57-A, QUE DISPÕE SOBRE PAGAMENTO DE RATIFICAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS INVESTIDOS NOS CARGOS DE MOTORISTA CATEGORIA D/E E OPERADOR DE MÁQUINAS PESADAS&amp;#8221;.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2017/CCJCR - AO PROJETO DE LEI Nº 006/2017 - PAD.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 004/2017/CCJCR - AO PROJETO DE LEI Nº 004/2017.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005-2017/CCJCR - AO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>PARECER Nº 006-2017/CCJCR - AO PROJETO DE LEI Nº 009/2017.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>PARECER Nº 007-2017/CCJCR - AO PROJETO DE LEI Nº 010/2017.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008-2017/CCJCR - VETO PARCIAL AO PROJETO DE LEI Nº 011/2017 (AUTÓGRAFO DE LEI Nº 441/2017) DISPONDO SOBRE A LEI DE DIRETRIZES PARA A ELABORAÇÃO DA LOA 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2017/CCJCR - AO PROJETO DE LEI Nº 013/2017.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 010/2017/CCJCR - AO PROJETO DE DECRETO LEGISLATIVO Nº 002/2017.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2017/CCJCR - AO PROJETO DE DECRETO LEGISLATIVO Nº 001/2017.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/2017/CCJCR - AO PROJETO DE LEI Nº 007/2017.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 013/2017/CCJCR - AO PROJETO DE RESOLUÇÃO Nº 003/2017, REGULAMENTAÇÃO DA LAI.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 014/2017/CCJCR - AO PROJETO DE LEI Nº 020/2017.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 015/2017/CCJCR - AO PROJETO DE LEI Nº 015/2017 PPA 2018/2021.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 016/2017/CCJCR - AO PROJETO DE LEI Nº 019/2017 LOA 2018.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 017-2017/CCJCR - AO PROJETO DE LEI Nº 021/2017, PLANO DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 018-2017/CCJCR - AO PROJETO DE LEI COMPLEMENTAR Nº 022/2017, POLÍTICA DE SANEAMENTO BÁSICO.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PARECER Nº 019/2017/CCJCR - AO PROJETO DE LEI Nº 003/2017 REVOGA LEI Nº 342/2008. </t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 020-2017/CCJCR - AO PROJETO DE LEI Nº 012/2017 PROGRAMA DE ESTÁGIO.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 021-2017/CCJCR - AO PROJETO DE LEI Nº 008/2017 PROIBIÇÃO CORTE DE ENERGIA ELÉTRICA DIA NÃO ÚTEIS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 022 / 2017 - CCJCR - AO PROJETO DE LEI Nº 017/2017 &amp;#8211; DISPONDO SOBRE &amp;#8220;ALTERAÇÃO NO VALOR DO VENCIMENTO DE CARGOS COMISSIONADOS DO QUADRO FUNCIONAL PRÓPRIO DO PODER EXECUTIVO DE MEDICILÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>PACER</t>
   </si>
   <si>
     <t>Parecer Comissão CFEFFO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 001/217/CFFEFFO - AO PROJETO DE LEI Nº 004/2017.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003-2017/CFEFFO - AO PROJETO DE LEI Nº 011/2017 LDO/2018.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>PARECER Nº 004-2017/CFEFFO - AO PROJETO DE LEI Nº 009/2017.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>PARECER Nº 005-2017/CFEFFO - AO PROJETO DE LEI Nº 010/2017.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/2017/CFEFFO - AO PROJETO DE LEI Nº 013/2017, ABERTURA DE CRÉDITO SUPLEMENTAR.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2017/CFEFFO - AO PROJETO DE LEI Nº 015/2017 PPA 2018/2021.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve"> PARECER Nº 008/2017/CFEFFO - AO PROJETO DE LEI Nº 019/2017 LOA 2018.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2017/CFEFFO - AO PROJETO DE LEI Nº 020/2017.</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t>Parecer Comissão CGSP</t>
   </si>
   <si>
     <t>CGSP - Gestão e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2017/CGSP - AO PROJETO DE LEI Nº 006/2017 - PAD.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2017/CGSP - AO PROJETO DE RESOLUÇÃO Nº 003/2017, REGULAMENTAÇÃO DA LAI.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2017/CGSP - AO PROJETO DE LEI Nº 007/2017 - FOLGA REMUNERADA A SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004-2017/CGSP - AO PROJETO DE LEI Nº 008/2017 PROIBIÇÃO CORTE DE ELETRICIDADE EM DIAS NÃO ÚTEIS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>PATCO</t>
   </si>
   <si>
     <t>Parecer/CTCOPT</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf</t>
   </si>
   <si>
     <t>PARECER 001/2017/CTCOPT - AO PROJETO DE LEI Nº 004/2017.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO MUNICIPAL A "HONRARIA AO MÉRITO LEGISLATIVO" POLICIAL DESTAQUE DO ANO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO HONORÍFICO DE &amp;#8220;MÉRITO LEGISLATIVO&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE A CONCESSÃO DE TÍTULO HONORÍFICO DE MÉRITO LEGISLATIVO AOS PIONEIROS DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO NO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ALTERA A LEI MUNICIPAL Nº 245/2003 - CÓDIGO TRIBUTÁRIO MUNICIPAL, CONSIDERANDO AS MODIFICAÇÕES, ACRÉSCIMOS E SUPRESSÕES DECORRENTES DAS LEIS MUNICIPAIS Nº 307/2006, Nº 334/2007 E Nº 363/2009, INCORPORANDO AS DETERMINAÇÕES CONTIDAS NA LEI COMPLEMENTAR Nº 157/2016, NA LEI COMPLEMENTAR Nº 116/2003, NA LEI Nº 8.429/92 E NA LEI COMPLEMENTAR Nº 63/90, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÕES PARA ADEQUAÇÃO DE VALORES (UFM) EM MULTAS PREVISTAS NA LEI MUNICIPAL Nº 017/1989 - CÓDIGO DE POSTURA DO MUNICÍPIO, MODIFICADAS PELA LEI MUNICIPAL 192/1998, ESPECIFICAMENTE EM SEU ARTIGO 15; INCISOS I À XVIII DO ARTIGO 18; PARÁGRAFO ÚNICO DO ARTIGO 21; ARTIGO 22; INCISOS I À XVIII DO ARTIGO 24; INCISOS I E II DO ARTIGO 25; ARTIGO 26; § 3º DO ARTIGO 28; ARTIGO 32; § ÚNICO DO ARTIGO 33; ; INCISOS I À VI DO ARTIGO 35; INCISOS I À VI DO ARTIGO 36, § ÚNICO DO ARTIGO 37;§ÚNICO DO ARTIGO 42; ARTIGO 44; ARTIGO 45; ARTIGO 46; §ÚNICO DO ARTIGO 52; §ÚNICO DO ARTIGO 53 E; INCISOS I E II DO ARTIGO 54, E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>DISPONDO SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERA A LEI MUNICIPAL Nº 305/2006, ACRESCENTA O ART. 57-A E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE REVOGA A LEI MUNICIPAL Nº 342/2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONDO SOBRE EXECUÇÃO DE SERVIÇO UTI SINGULI DE MAQUINÁRIOS PERTENCENTES AO PATRIMÔNIO PÚBLICO MUNICIPAL, DENTRO DO PERÍMETRO MUNICIPAL, MEDIANTE O PAGAMENTO DE TARIFA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADQUIRIR BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS REGRAS DO PROCESSO ADMINISTRATIVO DISCIPLINAR NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL DE MEDICILÂNDIA DIRETA, INDIRETA E FUNDACIONAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A CONCEDER DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA NO MUNICÍPIO EM DIAS NÃO ÚTEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO PARÁ, INSTITUÍDO E ADMINISTRADO PELA FEDERAÇÃO DAS ASSOCIAÇÕES DE MUNICÍPIOS DO ESTADO DO PARÁ (FAMEP), COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO DE MEDICILÂNDIA - FME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS LDO PARA ELABORAÇÃO DA LOA 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA DE ESTÁGIO E CONCESSÃO DE BOLSAS &amp;#8211;TREINAMENTO A ESTUDANTES REGULARMENTE MATRICULADOS EM ESTABELECIMENTOS OFICIAIS DE ENSINO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPONDO SOBRE "INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE MEDICILÂNDIA PARA O PERÍODO DE 2018/2021." </t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE -UBS DO BAIRRO DE VILA PACAL, NO MUNICÍPIO DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO VALOR DO VENCIMENTO DE CARGOS COMISSIONADOS DO QUADRO FUNCIONAL PRÓPRIO DO PODER EXECUTIVO DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO HOSPITAL MUNICIPAL E DO PARQUE DE EXPOSIÇÕES EM MEDICILÂNDIA, PRÉDIOS E LOGRADOURO PÚBLICOS INOMINADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MEDICILÂNDIA, PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIOS PARA PAGAMENTO DE DÉBITOS FISCAIS EM ATRASO, ESTABELECE NORMAS PARA A SUA COBRANÇA E MEDIDAS EXTRAJUDICIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>CESSÃO DE SERVIDOR EFETIVO DA CÂMARA MUNICIPAL PARA O PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>CESSÃO DE SERVIDOR EFETIVO DA CÂMARA MUNICIPAL PARA A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO AO ACESSO AS INFORMAÇÕES E A APLICAÇÃO DA LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011, NO ÂMBITO DA CÂMARA MUNICIPAL DE MEDICILÂNDIA (PA).</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE LICENÇA A VEREADOR (A) POR TEMPO DETERMINADO, DOS TRABALHOS LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO AUTÓGRAFO DE LEI Nº 439/2017 - DISPONDO SOBRE AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR IMÓVEL RURAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI Nº 440/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO AUTÓGRAFO DE LEI Nº 441/2017 - DISPONDO SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DO ORÇAMENTO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTÓGRAFO DE LEI Nº 442/2017 - DISPONDO SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO DE MEDICILÂNDIA FME E DÁ OUTRAS PROVIDÊNCIAS. - REDAÇÃO FINAL</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO AUTÓGRAFO DE LEI Nº 444/2017, AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI Nº 445/2017 - DISPONDO SOBRE ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DO PARÁ, INSTITUÍDO E ADMINISTRADO PELA FEDERAÇÃO DAS ASSOCIAÇÕES DE MUNICÍPIOS DO ESTADO DO PARÁ (FAMEP), COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORTMATIVOS E ADMINISTRATIVOS DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AUTÓGRAFO DE LEI ORDINÁRIA Nº 447/2017, FOLGA REMUNERADA A SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI Nº 448/2017, DISPONDO SOBRE INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE MEDICILÂNDIA NO PERÍODO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI Nº 449/2017, DISPONDO SOBRE ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MEDICILÂNDIA, PARA O EXERCÍCIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI Nº 450/2017, DISPONDO SOBRE INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 451/2017 &amp;#8211; DISPONDO SOBRE AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA DE ESTÁGIO E CONCESSÃO DE BOLSA-TREINAMENTO A ESTUDANTES REGULARMENTE MATRICULADOS EM ESTABELECIMENTOS OFICIAIS DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL - AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 452/2017 &amp;#8211; DISPONDO SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ENERGIA ELÉTRICA NO MUNICÍPIO EM DIAS NÃO ÚTEIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL / CFEFFO - AO AUTÓGRAFO DE LEI Nº 453/2017 &amp;#8211; &amp;#8220;AUTORIZA ABERTURA DE CRÉDITO SUPLEMENTAR NO ORÇAMENTO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;, AUTORIA COMISSÃO DE FINANÇAS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL / CFEFFO - AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 454/2017, AUTORIA COMISSÃO DE FINANÇAS.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>REFIS</t>
   </si>
   <si>
     <t>Redação Final - Autógrafo de Leis Complementares</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL CCJCR - AO AUTÓGRAFO DE LEI COMPLEMENTAR Nº 002/2017 &amp;#8211; DISPONDO SOBRE &amp;#8220;INSTITUI A POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO DO MUNICÍPIO DE MEDICILÂNDIA-PARÁ.&amp;#8221;, AUTORIA COMISSÃO CCJCR.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>REFIN</t>
   </si>
   <si>
     <t>Redação Final - Decretos</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO DECRETO LEGISLATIVO Nº 001/2017, AUTORIA COMISSÃO CCJCR.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO DECRETO LEGISLATIVO Nº 002/2017, AUTORIA COMISSÃO CCJCR.</t>
   </si>
   <si>
     <t>506</t>
   </si>
@@ -3946,1536 +3946,1536 @@
   <si>
     <t>PROVIDÊNCIAS RELACIONADA A CEMITÉRIOS AO LONGO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL REGULARIZAR CONVÊNIO JUNTO A SESPA/PA.</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA NA CÂMARA MUNICIPAL COM O EXECUTOR DO INCRA EM ALTAMIRA.</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO DE SAÚDE PARA PRESTAR ESCLARECIMENTOS EM SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>DEMANDA EM PROL DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO ESTADO DEMANDA DE CHEQUE MORADIAS PARA FAMÍLIAS DE BAIXA RENDA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>AQUISIÇÃO E INSTALAÇÃO DE CÂMERA DE SEGURANÇA EM LOCAL ESTRATÉGICO NO PRÉDIO DA CMM.</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES A SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL - FATURAS DE ENERGIA ELÉTRICA EM ABERTO.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA ABAIXO ASSINADO A CASA DE GOVERNO EM ALTAMIRA/PA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE TORRE CELULAR PARA KM 70 FAIXA,</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER EMENDA PARLAMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AUDIÊNCIA PÚBLICA PARA TRATAR DA SEGURANÇA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde de Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SECRETÁRIO DE EDUCAÇÃO - SENHOR WALLAS FERNANDES.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM RELAÇÃO A FALTA DE PROFESSORES DO ENSINO MÉDIO NA ESCOLA FRANCISCA GOMES - 10ª URE.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS EM RELAÇÃO A ENTREGA DE TALÕES DE COBRANÇA DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDÊNCIAS NO RECOLHIMENTO DO ICMS VERDE DIRETO NO FUNDO MUNICIPAL DE MEIO AMBIENTE.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDAP DO PARÁ, UMA ROÇADEIRA DE RASTRO E UMA CARRETA CANAVIEIRA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA SEDAP DO PARÁ, UMA RETROESCAVADEIRA 320D.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>MEIO AMBIENTE, PROVIDÊNCIAS EM RELAÇÃO A POLUIÇÃO SONORA, KM 80 FAIXA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>VISITA DO CONSELHO TUTELAR NA ESCOLA MUNICIPAL GASPAR VIANNA, KM 80 FAIXA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO PROCON-BELÉM DOCUMENTAÇÃO COBRANDO PROVIDÊNCIAS DA EMPRESA VIVO EM MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIQUIDAÇÃO E A RENEGOCIAÇÃO DE DÍVIDA DE CRÉDITO RURAL, LEI FEDERAL Nº 13.340/2016, POSSIBILIDADE DE INCLUSÃO DA REGIÃO NORTE NO ARTIGO TERCEIRO DA RESPECTIVA LEI.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE A REAL PERCA SALARIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA IDENTIFICAÇÃO DE RUAS E SINALIZAÇÃO PADRONIZADA DAS VIAS PÚBLICA DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATERRO SANITÁRIO NO MUNICÍPIO DE MEDICILÂNDIA, CUMPRIMENTO DE LEGISLAÇÃO FEDERAL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NA RECUPERAÇÃO E/OU CONSTRUÇÃO PADRONIZADA DE CALÇADAS PÚBLICAS, NA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NA REGULARIZAÇÃO URBANA DO "BAIRRO SURUBIM", INCLUINDO COMO ÁREA URBANA MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CUMPRIMENTO DA LEI Nº 017/1989 CÓDIGO DE POSTURA, VENDEDORES AMBULANTES, PROVIDÊNCIAS DO PODER PÚBLICO SECRETARIA SEFIN. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA - ALTAMIRA SUBSTITUIÇÃO DE POSTES DE MADEIRA POR POSTES DE CONCRETOS PADRONIZADOS VICINAL DO KM 115 SUL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA - ALTAMIRA, PROVIDÊNCIAS EM RELAÇÃO A TRANSFORMADOR, KM 105 NORTE.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA - ALTAMIRA, SUBSTITUIÇÃO DE POSTES DE MADEIRA POR POSTES DE CONCRETOS EM RUAS DA CIDADE CONFORME SE REQUER.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL, MADEIRA DOADA PELO IBAMA AO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER EXPEDIÇÃO DE DOCUMENTAÇÃO DE POSSE PROPRIETÁRIOS CONJUNTO HABITACIONAL MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES, VALOR ALUNO MERENDA ESCOLAR.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA ALTAMIRA - SUBSTITUIÇÃO DE POSTE DE MADEIRA POR POSTES DE CONCRETO PADRONIZADO KM 100 SUL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PERFURAÇÃO DE POÇO ARTESIANO PARA DISTRITO UNIÃO DA FLORESTA, KM 120 FAIXA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR - DEPUTADA ESTADUAL CELENE COUTO PSDB.</t>
   </si>
   <si>
     <t>DEMANDA AO EXECUTOR DO INCRA EM ALTAMIRA - EM PROL DA ASSOCIAÇÃO ASDAM.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>Vilson Alves</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CELPA, ALTAMIRA - SUSPENDER POSTE DA REDE ELÉTRICA, KM 85 SUL. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">EMPRESA ETE - INCLUIR MUNÍCIPES EM CADASTRO PARA ATENDIMENTO DO PROGRAMA LUZ PARA TODOS. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PROVIDÊNCIAS JUNTO A CELPA QUANTO A COBRANÇA DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA CIP NA ZONA RURAL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO DE POÇOS ARTESIANO, KM 70 FAIXA, KM 70 SUL NA 21 E KM 75 SUL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE A BASE DE CÁLCULO, OS CRITÉRIOS PARA COBRANÇA DE ISS E VALOR CORRENTE DA UFM.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDI REVOGAÇÃO DE DECRETOS 049; 050; 051; 052; E 054/2017.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - RECOMENDA EXONERAÇÃO DE SERVIDORES EM CARGO NÃO EFETIVOS QUE SE ENQUADRAM NA LEGISLAÇÃO COMO PRÁTICA DE NEPOTISMO NO GOVERNO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SERVIDORES CEDIDOS PARA A PMM - REQUER RETORNO DE SERVIDORES EFETIVOS À CÂMARA MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA ALTAMIRA - EXPANSÃO DE REDE DE ENERGIA ELÉTRICA EM RUAS DE MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PERFURAÇÃO DE POÇOS ARTESIANOS ZONA RURAL.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PERFURAÇÃO DE POÇOS ARTESIANO ZONA URBANA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA ALTAMIRA - REQUER AUDIÊNCIA PÚBLICA, TRATAR DE ASSUNTOS DE INTERESSE DA COMUNIDADE MEDICILANDENSE.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE ESPORTE - SOLICITA INFORMAÇÕES DE ESCLARECIMENTOS, POSSÍVEL COBRANÇA DE TAXAS PARA USO DE QUADRA ESPORTIVA PÚBLICA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO DE TRANSPORTE SENHOR JOÃO BATISTA PARA SESSÃO ORDINÁRIA DO DIA 29/05.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À MESA DIRETORA DA CMM INFORMAÇÕES ADMINISTRATIVAS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE ANDAMENTO DA OBRA CONSTRUÇÃO CRECHE LOTEAMENTO OURÉM.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS JUNTO A POLÍCIA MILITAR PARA DESTINAR POLICIAL PARA ESCOLAS DA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REQUER PARCERIA CONVÊNIO COM A ESCOLINHA "ZICO DEZ".</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE AS PROVIDÊNCIAS QUANTO AO CUMPRIMENTO DA LEI MUNICIPAL Nº 399/2013.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - REQUER INSTALAÇÃO DE CENTRAIS DE AR EM ESCOLA KM 80 FAIXA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EDUCAÇÃO - REQUER INSTALAÇÃO EQUIPAMENTOS BANDA MUSICAL MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REQUER CUMPRIMENTO DA LEI MUNICIPAL Nº 017/89 CÓDIGO DE POSTURA, NO QUE DIZ RESPEITA A TERRENOS BALDIOS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA ETE - REQUER INCLUSÃO DE MUNÍCIPES NO CADASTRO PARA ATENDIMENTO DO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE O RECEBIMENTO OU NÃO DE AJUDA FINANCEIRA REFERENTE AO DECRETO DE SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CELPA ALTAMIRA - SUBSTITUIÇÃO DE POSTE DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf</t>
   </si>
   <si>
     <t>A MESA DIRETORA - AUDIÊNCIA PÚBLICA PARA DISCUTIR A EDUCAÇÃO ESPECIAL NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO - AÇÃO SOCIAL, PEDIDO DE INFORMAÇÕES SOBRE FUNCIONAMENTO DA CASA DO IDOSO E CASA DA GESTANTE.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO DNIT - PEDI QUE SEJA ENCAMINHADO CÓPIA A DEPUTADOS E SENADORES DO PARÁ PARA REGISTRAR LEITURA EM PLENÁRIA.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ETE - ENCAMINHA LISTRA COM NOME DE MUNÍCIPES PARA CADASTRO NO LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUBSTITUIÇÃO DE POSTE DE MADEIRA POR POSTE DE CONCRETO REDE ELÉTRICA KM 85 SUL.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES, RELATÓRIO COM LISTRA CONTENDO NOME DE TODOS OS MOTORISTAS DA PREFEITURA MUNICIPAL.  </t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONVOCAÇÃO SENHORA GIRLEINE - SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL, PRESENÇA NA SESSÃO DO DIA 12/06. </t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf</t>
   </si>
   <si>
     <t>ETE - DEMANDA NOMES DE MUNÍCIPES PARA INCLUIR NO CADASTRO, A FIM DE QUE SEJAM ATENDIDOS PELO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DO CENTRO DE RECRUTAMENTO MILITAR A INSTALAÇÃO E FUNCIONAMENTO DE UM POSTO DO SERVIÇO DA JUNTA MILITAR EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REGULARIZAÇÃO DO LOTEAMENTO OURÉM (INCLUIR COMO ÁREA URBANA) DA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA - SUBSTITUIÇÃO DE POSTES DE MADEIRA POR POSTES DE CONCRETO NAS LOCALIDADES CONFORME SE REQUER.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ETE - INCLUSÃO DE MUNÍCIPES NA LISTA DE ATENDIMENTO DO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SEEL - REQUER ATENDIMENTO DO PROJETO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À CELPA ALTAMIRA - SUBSTITUIÇÃO DE POSTES DE MADEIRA POR POSTES DE CONCRETOS KM 110 SUL E VALE DAS MINAS. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA ALTAMIRA - SUBSTITUIÇÃO DE POSTE DA REDE DE ENERGIA ELÉTRICA AVENIDA 12 DE MAIO, CENTRO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SEGUP - REQUER AUMENTO DE EFETIVO DA POLÍCIA MILITAR EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PERFURAÇÃO DE POÇO ARTESIANO PARA VILA NOVA.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE POSSÍVEL DISPARIDADE SALARIAL DE SERVIDORES DA MESMA FUNÇÃO.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER DA CÂMARA MUNICIPAL DE MEDICILÂNDIA AUTORIZAÇÃO PARA O EXECUTIVO RECUPERAR BARRAGENS KM 105 NORTE E RAMAIS E CAMINHOS AO LONGO DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES A DIREÇÃO DA NORTE ENERGIA, SOBRE BENS E SERVIÇOS DOADOS AO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDI QUE O EXECUTIVO MUNICIPAL CUMPRA OU FAÇA CUMPRIR A LEI MUNICIPAL Nº 432/2016, DISPONDO SOBRE O PROGRAMA PHCU.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHA CONFORME SE SEGUI, CÓPIAS DE OFÍCIOS E REQUERIMENTOS A CELPA EM BELÉM DO PARÁ. </t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA CONFORME SE SEGUI, CÓPIAS DE OFÍCIOS E REQUERIMENTOS AO DEPUTADO FEDERAL JOSUÉ BENGTSON.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ENCAMINHA DEMANDAS DE MUNÍCIPES A EMPRESA ETE PARA ATENDIMENTO DO PROGRAMA LUZ PARA TODOS. </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA CÓPIA DE REQUERIMENTO Nº 107/2017 AO DEPUTADO FEDERAL JOSUÉ BENGTSON PT/PA.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA CÓPIA DE REQUERIMENTO Nº 107/2017 AO SENHOR ÁLVARO BRESSAN CELPA BELÉM/PA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL SENHOR PREFEITO CUMPRIR E/OU FAZER CUMPRIR COM O QUE DETERMINA A LEI ORGÂNICA MUNICIPAL CONFORME SE PEDI NO INSTRUMENTO. </t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>FISCALIZAÇÃO POLUIÇÃO SONORA - CUMPRIMENTO DO CÓDIGO DE POSTURA, SECRETARIA MUNICIPAL DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA ALTAMIRA - EXPANSÃO DE REDE ELÉTRICA, RUA PEDRO LIMA CACOAL E LOTEAMENTO OURÉM.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA ALTAMIRA - SUSPENSÃO DE POSTE DE CONCRETO DA REDE ELÉTRICA, KM 85 NORTE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CELPA ALTAMIRA - IMPLANTAÇÃO DE TRANSFORMADOR E INSTALAÇÃO DE ENERGIA ELÉTRICA IGREJINHA </t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SAÚDE - REQUER REGULAR FUNCIONAMENTO DO CAPS NO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNASA - PEDIDO DE INFORMAÇÕES SOBRE A PERFURAÇÃO DE POÇOS ARTESIANOS AO LONGO DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE OBRA CONSTRUÇÃO POSTO DE SAÚDE DA AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EMPRESA ETE - DEMANDA DA MUNICIPALIDADE, MUNÍCIPES A SEREM INCLUSOS NO PROGRAMA LUZ PARA TODOS. </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE LICENÇA SAÚDE POR TRINTA DIAS - EDIL FREDSON LOPES PSDB</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO PROVIDÊNCIA JUNTO A FUNASA NA ANÁLISE DA ÁGUA DE POÇOS ARTESIANOS E CACIMBAS QUE ABASTECEM A POPULAÇÃO EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATENDIMENTO DE DEMANDA JUNTO AO DEPUTADO ESTADUAL JAQUES NEVES PSC/PA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA JUNTO A DEPUTADA FEDERAL JÚLIA MARINHO PSC, ATENDIMENTO DE DEMANDA EM PROL DA SOCIEDADE MEDICILANDENSE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA JUNTO AO DEPUTADO FEDERAL JOSÉ GERALDO PT/PA, ATENDIMENTO DE DEMANDA DE INTERESSE DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE PROCEDIMENTOS PARA RECEBIMENTO DA EMENDA PARLAMENTAR DIRECIONADO A SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO EXECUTIVO MUNICIPAL SOBRE A EMENDA DE BANCADA DIRECIONADA A AQUISIÇÃO DE PATRULHA MECANIZADA.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA ETE - PEDIDO DE ATENDIMENTO PELO PROGRAMA LUZ PARA TODOS, FAMÍLIAS DO LOTEAMENTO VILA BRASIL.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA ETE - INCLUSÃO DE MUNÍCIPES NO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SESSÃO ESPECIAL COM A PRESENÇA DO SENHOR SECRETÁRIO DE ESTADO SEGUP/PA.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ANÁLISE E INSTALAÇÃO DE UMA UPP - UNIDADE DE POLÍCIA PACIFICADORA NO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO CHEFE DO ESTADO MAIOR DA PM/PA A INSTALAÇÃO DE POSTO POLICIAL NO DISTRITO UNIÃO DA FLORESTA. </t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REQUER QUE REITERE PEDIDO DE INSTALAÇÃO E FUNCIONAMENTO DE POSTO POLICIAL NO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONVOCAÇÃO DO EXCELENTÍSSIMO SENHOR CELSO TRZECIAK - PREFEITO MUNICIPAL PARA SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRIMENTO DA LEI Nº 399/2013 - PROGRAMA DE FORTALECIMENTO DA AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO JOSUÉ BEGTSON PTB/PA, PEDIDO DE INFORMAÇÕES SOBRE EMENDAS PARLAMENTARES DESTINADOS A SAÚDE MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CELPA/ALTAMIRA - PEDIDO DE LIGAÇÃO DE ENERGIA ELÉTRICA EM RESIDÊNCIA DO BAIRRO SURUBIM, MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDI QUE SE FAÇA OBSERVAR A LEI MUNICIPAL Nº 055/1991, ISENÇÃO DE IPTU APOSENTADOS E DEFICIENTES FÍSICOS.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E INSTALAÇÃO DE SALAS DE INFORMÁTICAS E INCLUSÃO DIGITAL NAS ESCOLAS DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PROVIDENCIAS NO REINÍCIO DA OBRA CRECHE DO LOTEAMENTO OURÉM.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>À EMPRESA ETE - LISTA COM NOME DE MUNÍCIPES A SEREM ATENDIDOS PELO PROGRAMA LUZ PARA TODOS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE A CAMINHONETE DO MEIO AMBIENTE (VEÍCULO QUE TOMBOU).</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AO EXECUTIVO MUNICIPAL - LOTEAMENTO BACANA, PEDI QUE SE DEIXE O PERCENTUAL CONSTITUCIONAL DA ÁREA PÚBLICA EXIGIDO POR LEI.  </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES MAPEAMENTO ONDE OS POÇOS ARTESIANOS ESTÃO SENDO PERFURADOS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO/PA - AO ÓRGÃO COMPETENTE AÇÕES COMUNITÁRIA DIVÓRCIO.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO/PA - AO ÓRGÃO COMPETENTE, REALIZAÇÃO DE CASAMENTOS COMUNITÁRIOS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>CELPA ESCRITÓRIO DE ALTAMIRA - SUBSTITUIÇÃO DE POSTES EM VIAS PÚBLICAS DO DISTRITO UNIÃO DA FLORESTA, 120 FAIXA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DAS CIDADES - REQUER PARA MEDICILÂNDIA UMA NOVA ETAPA DO PROGRAMA MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES A ASSOCIAÇÃO BRASILEIRA DE EMISSORAS DE RÁDIO E TELEVISÃO, IMPLANTAÇÃO DE SISTEMA DE TELEVISÃO EM MEDICILÂNDIA.</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDI CUMPRIMENTO DA LEGISLAÇÃO FEDERAL, ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DE MINAS E ENERGIA, PEDIDO DE INFORMAÇÕES SOBRE A EXECUÇÃO DO PROGRAMA LUZ PARA TODOS EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DNIT/ALTAMIRA - LIMPEZA LATERAIS E DA SINALIZAÇÃO DA RODOVIA TRANSAMAZÔNICA, TRECHO MEDICILÂNDIA/ALTAMIRA.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDI PROVIDENCIAS SOBRE A SEGURANÇA PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA JÚLIA MARINHO PSC - SOLICITA EMENDA PARLAMENTAR CONSTRUÇÃO E COBERTURA DE QUADRA ESPORTIVA.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA O CUMPRIMENTO DA LEI FEDERAL - PAGAMENTO DE INSALUBRIDADE AOS ACS E ACE. </t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À EMPRESA ETE - LISTA COM NOME DAS PESSOAS PARA INCLUSÃO E ATENDIMENTO DO LUZ PARA TODOS. </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO MINISTÉRIO DA SAÚDE E A FUNDAÇÃO NACIONAL DE SAÚDE DISTRITO FEDERAL.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER DO GOVERNO DO PARÁ DESTINAÇÃO DE DEZ QUILÔMETROS DE ASFALTO PARA MEDICILÂNDIA. </t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ERALDO PIMENTA, EMENDA PARLAMENTAR CONSTRUÇÃO DE POÇOS ARTESIANOS PARA MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO TJ/PA - DESTINAÇÃO DE PROFISSIONAL DEFENSOR PÚBLICO PARA COMARCA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO JOSUÉ BENGTSON - EMENDA PARLAMENTAR AQUISIÇÃO DE MICROÔNIBUS ADAPTADO DESTINADO A SAÚDE.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER IDENTIFICAÇÃO DE VEÍCULOS OFICIAIS DA SECRETARIA DE SAÚDE, IDENTIFICAR COM O LOGOTIPO DA SECRETARIA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SUPERINTENDÊNCIA REGIONAL DO BANCO DO BRASIL, REQUER FUNCIONAMENTO PLENO DA AGÊNCIA BANCO DO BRASIL EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CONVÊNIO DE SISTEMA DE ABASTECIMENTO DE ÁGUA PARA ATENDER O MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE CANOS ARMAZENADOS NA SECRETARIA MUNICIPAL DE TRANSPORTE.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CUMPRIMENTO DE LEI MUNICIPAL Nº 267/2005-CONTRIBUIÇÃO PARA CUSTEIO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA - FUNDO E CONSELHO MUNICIPAL DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER REATIVAÇÃO DA BANDA FANFARRA DA ESCOLA ABRAHAM LINCOLN DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER EXONERAÇÃO DO SECRETÁRIO DE TRANSPORTE - SENHOR JOÃO BATISTA BARBIERE.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONVOCAÇÃO DO SECRETÁRIO DE ESPORTE, CULTURA E TURISMO - SENHOR VALDECI CARVALHO SOUZA.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA ABAIXO ASSINADO AO MINISTÉRIO PÚBLICO - COMARCA DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO DO TRABALHO COMARCA DE SANTARÉM, PEDIDO PROVIDÊNCIAS NA REALIZAÇÃO DE CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DA EDUCAÇÃO - PEDIDO DE INFORMAÇÕES SOBRE RECURSO FINANCEIRO DO ANTIGO FUNDEF.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf</t>
   </si>
   <si>
     <t>À ELETROBRAS GOVERNO FEDERAL, PEDIDO DE RECURSO FINANCEIRO PARA CONSTRUÇÃO E TÉRMINO DE OBRAS EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PEDIDO DE INFORMAÇÕES SOBRE A QUANTIDADE JÁ USADA DE COMBUSTÍVEL.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AÇÃO SOCIAL - PEDIDO DE INFORMAÇÕES SOBRE CONVÊNIO COM A DEFESA CIVIL.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA RUAS PARA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">À SECRETÁRIA DE EDUCAÇÃO - INDICA O CADASTRAMENTO DE PROJETOS. </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PEDIDO DE INFORMAÇÕES, POSSÍVEL REMOÇÃO DE TURMA DE CRIANÇA DE UMA ESCOLA PARA OUTRA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE AGRICULTURA SE FAZER PRESENTE EM SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE ELÉTRICA TRAVESSA JOSEMAR FERREIRA VAZ, VILA NOVA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA TRAVESSA JOSÉ BUCHANELLE, VILA NOVA.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA TRAVESSA MARCUS VINÍCIUS ALEXANDRE DE MELLO, VILA NOVA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA AVENIDA GEDEÃO, BAIRRO CARVALHO II.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA NA ALAMEDA PADRE TORRES, VILA NOVA.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA NA RUA VICTOR QUESADA FILHO, BAIRRO CACOAL E VALE DAS MINAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA NA TRAVESSA FRANCISCO MAIA, VILA NOVA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA NA TRAVESSA IRMÃ SERAFINA, VILA NOVA.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER EXPANSÃO DE REDE DE ENERGIA ELÉTRICA NA TRAVESSA OSAMU KAWAI, VILA NOVA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf</t>
   </si>
   <si>
     <t>À CELPA/ALTAMIRA - REQUER MANUTENÇÃO POSTEAMENTO DA REDE DE ENERGIA ELÉTRICA, LOCALIZADO NA TRAVESSA JOSÉ BUCHANELLE, VILA NOVA.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE SAÚDE - DESTINAR AMBULÂNCIA OBJETO DE EMENDA DO DEPUTADO JOSUÉ BENGTSON, PARA ATENDER AS UBS DE VILA PACAL E VILA NOVA.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 011/2017 (AUTÓGRAFO DE LEI Nº 441/2017 LDO 2018).</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VETO PARCIAL AO AUTÓGRAFO DE LEI Nº 449/2017 - LOA 2018, ESPECIFICAMENTE À EMENDA MODIFICATIVA Nº 012/2017. </t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>atas</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL, EM 06.03.2017.</t>
   </si>
   <si>
     <t xml:space="preserve">ATA 9ª SESSÃO ORDINÁRIA. </t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL (20.03).</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 11ª SESSÃO ORDINÁRIA (27.03)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>12ª ATA SESSÃO ORDINÁRIA (03.04.2017)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 13ª SESSÃO ORDINÁRIA (10.04.17)</t>
   </si>
   <si>
     <t>ATA DA 14ª SESSÃO ORDINÁRIA (24.04.2017).</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.doc</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA DA 15ª SESSÃO ORDINÁRIA (08.05.2017).</t>
   </si>
   <si>
     <t>16ª SESSÃO ORDINÁRIA (15.05.2017)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.doc</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.doc</t>
   </si>
   <si>
     <t>17ª SESSÃO ORDINÁRIA (22.05.17)</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>ATA DA 18ª SESSÃO ORDINÁRIA (29.05.2017).</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>ATA DA 19ª SESSÃO ORDINÁRIA (05.06.2017).</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>ATA 20ª SESSÃO ORDINÁRIA (12/06/2017).</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>ATA DA 21º SESSÃO ORDINÁRIA (19/06/2017).</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 22º SESSÃO ORDINÁRIA (26/06/2017). </t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO ORDINÁRIA (07.08.2017).</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 24ª SESSÃO ORDINÁRIA (21.08.2017). </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">ATA DA 25ª SESSÃO ORDINÁRIA (28.08.2017). </t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>ATA DA 26ª SESSÃO ORDINÁRIA (04/09/2017).</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>ATA 27ª SESSÃO ORDINÁRIA (11/09/2017)</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>ATA 28ª SESSÃO ORDINÁRIA (18/09/2017).</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>ATA 29ª SESSÃO ORDINÁRIA (25.09.17).</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>ATA DA 30ª SESSÃO ORDINÁRIA (02/10/2017).</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>ATA 31ª SESSÃO ORDINÁRIA (09.10.17)</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>ATA 32ª SESSÃO ORDINÁRIA (16.10.17).</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.doc</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.doc</t>
   </si>
   <si>
     <t>ATA 33ª SESSÃO ORDINÁRIA (23.10.2017).</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>ATA 34ª SESSÃO ORDINÁRIA (30.102017).</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>ATA 35ª SESSÃO ORDINÁRIA (06.11.2017).</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>ATA 36ª SESSÃO ORDINÁRIA (13.11.2017).</t>
   </si>
   <si>
     <t>581</t>
   </si>
@@ -5830,68 +5830,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/312/312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/305/305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/306/306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/307/307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/553/553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/554/554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/555/555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/556/556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/558/558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/559/559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/560/560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/561/561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/293/293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/308/308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/309/309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/310/310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/311/311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/562/562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/563/563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/564/564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/565/565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/566/566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/557/557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/279/279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/292/292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/567/567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/304/304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/103/103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/104/104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/105/105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/106/106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/107/107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/190/190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/216/216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/217/217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/218/218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/219/219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/220/220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/221/221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/222/222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/223/223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/224/224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/225/225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/226/226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/227/227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/228/228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/229/229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/269/269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/270/270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/271/271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/272/272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/273/273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/274/274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/275/275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/276/276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/277/277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/278/278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/282/282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/283/283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/284/284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/285/285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/286/286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/287/287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/288/288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/299/299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/300/300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/301/301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/302/302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/321/321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/322/322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/323/323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/324/324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/325/325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/326/326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/327/327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/328/328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/439/439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/440/440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/441/441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/443/443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/445/445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/446/446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/447/447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/448/448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/449/449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/450/450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/451/451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/520/520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/521/521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/525/525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/526/526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/527/527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/528/528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/529/529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/530/530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/531/531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/532/532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/543/543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/544/544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/545/545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/547/547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/572/572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/573/573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/574/574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/578/578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/579/579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/580/580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/594/594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/595/595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/596/596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/597/597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/598/598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/600/600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/601/601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/602/602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/603/603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/108/108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/109/109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/208/208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/538/538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/610/610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/611/611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/612/612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/313/313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/619/619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/605/605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/607/607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/614/614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/615/615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/609/609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/617/617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/616/616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/314/314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/606/606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/608/608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/620/620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/613/613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/315/315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/577/577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/523/523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/552/552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/54/54_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/522/522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/536/536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/621/621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/622/622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/623/623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/624/624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/156/156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/209/209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/211/211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/213/213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/214/214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/231/231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/232/232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/233/233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/234/234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/235/235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/245/245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/265/265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/266/266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/267/267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/268/268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/280/280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/281/281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/289/289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/290/290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/294/294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/295/295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/296/296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/297/297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/298/298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/316/316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/317/317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/318/318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/319/319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/320/320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/330/330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/533/533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/534/534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/539/539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/540/540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/541/541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/542/542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/548/548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/549/549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/550/550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/551/551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/568/568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/569/569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/570/570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/571/571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/576/576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/583/583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/584/584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/585/585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/586/586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/587/587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/588/588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/589/589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/590/590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/591/591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/592/592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/593/593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/599/599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/./sapl/public/materialegislativa/2017/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H627"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="60.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>