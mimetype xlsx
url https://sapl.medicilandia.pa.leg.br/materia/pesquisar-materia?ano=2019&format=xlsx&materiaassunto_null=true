--- v0 (2026-02-17)
+++ v1 (2026-04-18)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 1ª SESSÃO ORDINÁRIA (04/02/2019).</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA SESSÃO ORDINÁRIA (11.02.2019).</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ata 3ª Sessão Ordinária (18.02.2019).</t>
   </si>
   <si>
     <t>1199</t>
   </si>
@@ -447,4765 +447,4765 @@
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>ATA 2ª SESSÃO EXTRAORDINÁRIA (09.08.2019)</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>ATA 3ª SESSÃO EXTRAORDINÁRIA (20.12.2019).</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Cleder Barth</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1372/emenda_aditiva_ldo_001.2019_-cleder_barth_Hbylaki.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1372/emenda_aditiva_ldo_001.2019_-cleder_barth_Hbylaki.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda aditiva ao projeto de lei nº 005/2019, que dispõem sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>RUBSMÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1373/emenda_aditiva_ldo_002.2019_-rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1373/emenda_aditiva_ldo_002.2019_-rusbimario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Emenda Aditiva ao Projeto de Lei nº 005/2019, que dispõem sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>SIDNEY (BRUCE)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1374/emenda_aditiva_ldo_003.2019_-bruci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1374/emenda_aditiva_ldo_003.2019_-bruci.pdf</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1375/emenda_aditiva_ldo_004.2019_-vania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1375/emenda_aditiva_ldo_004.2019_-vania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Emenda Aditiva ao Projeto de Lei nº 005/2019, que Dispõem sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>AGENOR FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1376/emenda_aditiva_ldo_005.2019_-agenor.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1376/emenda_aditiva_ldo_005.2019_-agenor.pdf</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>Tião Leite</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1377/emenda_aditiva_ldo_006.2019_-tiao_leite_6fhZ2hN.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1377/emenda_aditiva_ldo_006.2019_-tiao_leite_6fhZ2hN.pdf</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>Deca (Fredson)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1378/emenda_aditiva_ldo_007.2019_-deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1378/emenda_aditiva_ldo_007.2019_-deca.pdf</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>NEI TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1379/emenda_aditiva_ldo_008.2019_-ney.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1379/emenda_aditiva_ldo_008.2019_-ney.pdf</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1580/emenda_aditiva_009.2019_loa_2020_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1580/emenda_aditiva_009.2019_loa_2020_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Emenda Aditiva ao Projeto de Lei nº. 008/19 que Estima a Receita e Fixa a Despesa do Município de Medicilândia para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>NEI TEIXEIRA, Cleder Barth, Deca (Fredson)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1380/emendas_modificativa_no_001-2019_a_ldo_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1380/emendas_modificativa_no_001-2019_a_ldo_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Emenda Modificativa ao Projeto de Lei nº 005/2019, que Dispõem sobre as Diretrizes Orçamentárias para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1381/emendas_modificativa_no_002-2019_a_ldo_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1381/emendas_modificativa_no_002-2019_a_ldo_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1382/emendas_modificativa_no_003-2019_a_ldo_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1382/emendas_modificativa_no_003-2019_a_ldo_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1383/emendas_modificativa_no_004-2019_a_ldo_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1383/emendas_modificativa_no_004-2019_a_ldo_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1581/emenda_modificativa_009.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1581/emenda_modificativa_009.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº. 008/19, que Dispõem Estima a Receita e Fixa Despesa do Município de Medicilândia, para o Exercício Financeiro de 2020.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1582/emenda_modificativa_010.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1582/emenda_modificativa_010.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº. 008/19, QUE DISPÕEM ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE MEDICILÂNDIA, PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1583/emenda_modificativa_011.2019_-_loa_2020_-_bruci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1583/emenda_modificativa_011.2019_-_loa_2020_-_bruci.pdf</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1584/emenda_modificativa_012.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1584/emenda_modificativa_012.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1585/emenda_modificativa_013.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1585/emenda_modificativa_013.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1594/emendas_modificativa_no_014-2019_a_plo_011.2019_yToCMIZ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1594/emendas_modificativa_no_014-2019_a_plo_011.2019_yToCMIZ.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA Nº. 011/2019, QUE DISPÕE SOBRE A AMPLIAÇÃO DO LIMITE PARA ABERTURA DE CRÉDITO SUPLEMENTAR DURANTE A EXECUÇÃO DO ORÇAMENTO MUNICIPAL NO EXERCÍCIO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1586/emenda_modificativa_015.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1586/emenda_modificativa_015.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1587/emenda_modificativa_016.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1587/emenda_modificativa_016.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1588/emenda_modificativa_017.2019_-_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1588/emenda_modificativa_017.2019_-_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1589/emenda_modificativa_018.2019_loa_2020_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1589/emenda_modificativa_018.2019_loa_2020_-_nei.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>EMECC</t>
   </si>
   <si>
     <t>Emenda Modificativa/CCJCR</t>
   </si>
   <si>
     <t>CCJCR - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1590/emenda_modificativa_001.2019_ccjcr_loa_2020_-_c_z5SgA8Q.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1590/emenda_modificativa_001.2019_ccjcr_loa_2020_-_c_z5SgA8Q.pdf</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1593/emendas_modificativa_no_002-2019_a_plo_011.2019_SOs1Jaa.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1593/emendas_modificativa_no_002-2019_a_plo_011.2019_SOs1Jaa.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ART. 1º DO PROJETO DE LEI ORDINÁRIA Nº. 011/2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1591/emenda_modificativa_003.2019_ccjcr_loa_2020_-_c_HPAQIQ4.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1591/emenda_modificativa_003.2019_ccjcr_loa_2020_-_c_HPAQIQ4.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>ESUP</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1592/emenda_supressiva_no_001-2019-ccjcr_-_projeto_l_WIcRjhW.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1592/emenda_supressiva_no_001-2019-ccjcr_-_projeto_l_WIcRjhW.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA SUPRESSIVA AO PROJETO DE LEI ORDINÁRIA Nº. 007/2019 QUE DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 425/2015 (LEI DO SIM) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1128/indicativo_no_001-2019-_escola_gaspar_viana_e_d_Hjlkped.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1128/indicativo_no_001-2019-_escola_gaspar_viana_e_d_Hjlkped.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - INDICA REALIZAÇÃO DE SERVIÇO EM ESCOLA DO 80 FAIXA E DO 80 SUL.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1129/indicativo_no_002-2019_-_recuperacao_luminarias_TRe1ngG.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1129/indicativo_no_002-2019_-_recuperacao_luminarias_TRe1ngG.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO LUMINÁRIAS PÚBLICAS AGROVILA DA VINTE E SEIS E DA TIRADENTES.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1130/indicativo_no_003-2019_-_recuperacao_ramal_jaca_VBEsHiY.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1130/indicativo_no_003-2019_-_recuperacao_ramal_jaca_VBEsHiY.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO RAMAL DO JACAREZINHO.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1131/indicativo_no_004-2019_-_funcionamento_integral_MmX9rq1.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1131/indicativo_no_004-2019_-_funcionamento_integral_MmX9rq1.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - FUNCIONAMENTO EM DOIS EXPEDIENTE O HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1132/indicativo_no_005-2019_-_recuperacao_vicinal_97_T7V5wuL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1132/indicativo_no_005-2019_-_recuperacao_vicinal_97_T7V5wuL.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO KM 105, 95 E 100 NORTE, BEM COMO, RECUPERAÇÃO RAMAL VARAÇÃO.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1133/indicativo_no_006-2019_-_recuperacao_vicinais_1_CrNzdOK.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1133/indicativo_no_006-2019_-_recuperacao_vicinais_1_CrNzdOK.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO VICINAL KM 115 E 135 NORTE.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1134/indicativo_no_007-2019_-_recuperacao_ponte_km_9_oC9ZH61.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1134/indicativo_no_007-2019_-_recuperacao_ponte_km_9_oC9ZH61.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTE, KM 90 NORTE.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1135/indicativo_no_008-2019_-_recuperacao_quadra_de__Ztz0pJp.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1135/indicativo_no_008-2019_-_recuperacao_quadra_de__Ztz0pJp.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - RECUPERAÇÃO/MANUTENÇÃO DE QUADRA DE ESPORTE KM 80 FAIXA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1136/indicativo_no_009-2019_-_campo_do_helho_carvalh_HDmnSF3.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1136/indicativo_no_009-2019_-_campo_do_helho_carvalh_HDmnSF3.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - MANUTENÇÃO E CONSERVAÇÃO DO CAMPO MUNICIPAL DE FUTEBOL, BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>José Ramos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1137/indicativo_no_010-2019_-_servicos_esolas_dom_pe_t7HLRq4.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1137/indicativo_no_010-2019_-_servicos_esolas_dom_pe_t7HLRq4.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - INDICA SERVIÇO A SEREM REALIZADOS NAS ESCOLA HENRIQUE DANTAS E DOM PEDRO II.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1138/indicativo_no_011-2019_-_recuperacao_de_vicinal_MyLT7SY.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1138/indicativo_no_011-2019_-_recuperacao_de_vicinal_MyLT7SY.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - RECUPERAÇÃO VICINAL DO KM 95 SUL.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1139/indicativo_no_012-2019_-_recuperacao_ramal_km_9_gyREgsz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1139/indicativo_no_012-2019_-_recuperacao_ramal_km_9_gyREgsz.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO RAMAIS KM 92 E VILA PACAL/90 SUL.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1140/indicativo_no_013-2019_-_recuperacao_ruas_agrov_zVHFc6V.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1140/indicativo_no_013-2019_-_recuperacao_ruas_agrov_zVHFc6V.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO VIAS PÚBLICAS AGROVILA VERDE FLORESTA, KM 95 SUL.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1141/indicativo_no_014-2019_-_construcacao_de_quebra_aFrM3q1.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1141/indicativo_no_014-2019_-_construcacao_de_quebra_aFrM3q1.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE LOMBADAS NA RUA ASFALTADA VICTOR QUESADA FILHO.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1142/indicativo_no_015-2019_-_recuperacao_das_ruas_a_SVqSayu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1142/indicativo_no_015-2019_-_recuperacao_das_ruas_a_SVqSayu.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO (OPERAÇÃO TAPA BURACOS) NAS RUAS ASFALTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1143/indicativo_no_016-2019_-_construcao_definitiva__opdFVPr.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1143/indicativo_no_016-2019_-_construcao_definitiva__opdFVPr.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA QUE SE CONSTRUA DEFINITIVAMENTE E EM SEU LUGAR DE ORIGEM A PONTE DA BARRAGEM.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1144/indicativo_no_017-2019_-_campo_da_aabb_vila_pac_88FT3ZO.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1144/indicativo_no_017-2019_-_campo_da_aabb_vila_pac_88FT3ZO.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA ATENDIMENTO DE DEMANDA DO ESPORTE PARA COMUNIDADE DE VILA PACAL.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1145/indicativo_no_018-2019_-_recuperacao_alameda_pa_qZHDZsc.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1145/indicativo_no_018-2019_-_recuperacao_alameda_pa_qZHDZsc.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO ESTRADA RUA ALAMEDA PADRE TORRES, VILA NOVA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1146/indicativo_no_019-2019_-_recuperacao_de_rua_da__XV7fMOg.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1146/indicativo_no_019-2019_-_recuperacao_de_rua_da__XV7fMOg.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE VIA PÚBLICA TRAVESSA PEDRO LIMA, BURACO NO ASFALTO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1147/indicativo_no_020-2019_-_abastecimento_de_agua__tPAetBj.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1147/indicativo_no_020-2019_-_abastecimento_de_agua__tPAetBj.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REGULARIZAÇÃO NO SISTEMA DE ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1160/indicativo_no_021-2019_-_recuperacao_ponte_km_1_50RATI5.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1160/indicativo_no_021-2019_-_recuperacao_ponte_km_1_50RATI5.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTE KM 100 NORTE.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1159/indicativo_no_022-2019_-_executivo_municipal_at_QUHoicU.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1159/indicativo_no_022-2019_-_executivo_municipal_at_QUHoicU.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - EXPEDIENTE AO PÚBLICO DUAS VEZES POR SEMANA NA PMM.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1166/indicativo_no_023-2019_-_recuperacao_ponte_km_9_QGfWmGp.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1166/indicativo_no_023-2019_-_recuperacao_ponte_km_9_QGfWmGp.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - REABERTURA DA ESTRADA KM 85 NORTE.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1153/indicativo_no_024-2019_-recuperacao_km_85_sul_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1153/indicativo_no_024-2019_-recuperacao_km_85_sul_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PIÇARRAMENTO DA VICINAL KM 85 SUL.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1154/indicativo_no_025-2019_-recuperacao_de_rua_subu_N9xxdqQ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1154/indicativo_no_025-2019_-recuperacao_de_rua_subu_N9xxdqQ.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DA WD, BAIRRO DO SURUBIM.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1152/indicativo_no_026-2019_-_roco_frente_agrovila_n_0yBjnVQ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1152/indicativo_no_026-2019_-_roco_frente_agrovila_n_0yBjnVQ.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRA - ROÇO AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1167/indicativo_no_027-2019_-_recuperacao_rua_fecham_h0tLUgi.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1167/indicativo_no_027-2019_-_recuperacao_rua_fecham_h0tLUgi.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE RUA, FECHAMENTO DE BURACO.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1168/indicativo_no_028-2019_-_recuperacao_bueira_km__l4soMzf.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1168/indicativo_no_028-2019_-_recuperacao_bueira_km__l4soMzf.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE BUEIRO APÓS AGRAVILA KM 95 SUL.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1169/indicativo_no_029-2019_-_recuperacao_ponte_do_m_8E7hg04.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1169/indicativo_no_029-2019_-_recuperacao_ponte_do_m_8E7hg04.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DA PONTE DO MENDOÇA, KM 95 NORTE.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1170/indicativo_no_030-2019_-_reabertura_estrada_vil_TP4TgKQ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1170/indicativo_no_030-2019_-_reabertura_estrada_vil_TP4TgKQ.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - MAQUINA REABRIR AS LATERAIS DA ESTRADA DE VILA PACAL.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1171/indicativo_no_031-2019_-_r.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1171/indicativo_no_031-2019_-_r.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - INSTALAÇÃO DE BUEIRO ESCOAMENTO DE ÁGUA PRAÇA DA AMIZADE.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1172/indicativo_no_032-2019_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1172/indicativo_no_032-2019_-_cleder.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO LUMINÁRIAS LOTEAMENTO OURÉM E BAIRRO SURUBIM.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1173/indicativo_no_033-2019_-_cleder_-_copia.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1173/indicativo_no_033-2019_-_cleder_-_copia.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1174/indicativo_no_034-2019_-_cleder_-_copia.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1174/indicativo_no_034-2019_-_cleder_-_copia.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO PRIMEIRA PONTE TRAVESSÃO A DENTRO, KM 90 SUL.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1175/indicativo_no_035-2019_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1175/indicativo_no_035-2019_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO TRAVESSÃO KM 90 SUL.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1188/indicativo_no_036-2019_-recup_vicinal_sul_km_120cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1188/indicativo_no_036-2019_-recup_vicinal_sul_km_120cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO DE VICINAL KM 120 SUL.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1189/indicativo_no_037-2019_recuperacao_de_via_publica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1189/indicativo_no_037-2019_recuperacao_de_via_publica.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - FECHAMENTO DE BURACOS EM VIA PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1190/indicativo_no_038-2019_-limpeza_henrique_dantas_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1190/indicativo_no_038-2019_-limpeza_henrique_dantas_cleder.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA DAS LATERAIS DE VIAS PÚBLICAS ASFALTADAS.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1191/indicativo_no_039-2019_-_estrada_vicinal_da_21__ULjtkzl.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1191/indicativo_no_039-2019_-_estrada_vicinal_da_21__ULjtkzl.pdf</t>
   </si>
   <si>
     <t>AO TRANSPORTE - RECUPERAÇÃO VICINAL DA 21, KM 70 SUL.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1192/indicativo_no_040-2019_-_demandas_para_escola_m_sVFYWdM.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1192/indicativo_no_040-2019_-_demandas_para_escola_m_sVFYWdM.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - DEMANDAS PARA A ESCOLA MAGALHÃES BARATA, KM 95 NORTE.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1193/indicativo_no_041-2019_-_instalacao_de_rede_de__lwO5rCb.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1193/indicativo_no_041-2019_-_instalacao_de_rede_de__lwO5rCb.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - EXPANSÃO REDE DE ÁGUA, KM 70 FAIXA AGROVILA.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1194/indicativo_no_042-2019_-_limpeza_agrovila_jorge_TBhsFoQ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1194/indicativo_no_042-2019_-_limpeza_agrovila_jorge_TBhsFoQ.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA E COLETA DE ENTULHOS RUAS DA AGROVILA KM 70 FAIXA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1195/indicativo_no_043-2019_-_instalacao_de_luminari_GKGMhIF.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1195/indicativo_no_043-2019_-_instalacao_de_luminari_GKGMhIF.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - INSTALAÇÃO DE LUMINÁRIAS PÚBLICAS, AGROVILA DA TIRADENTES.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1196/indicativo_no_044-2019_-limpeza_e_manutencao_de_7ogeor4.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1196/indicativo_no_044-2019_-limpeza_e_manutencao_de_7ogeor4.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO E LIMPEZA DE VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1197/indicativo_no_045-2019_-_roco_frente_agrovila_d_dq6T5gt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1197/indicativo_no_045-2019_-_roco_frente_agrovila_d_dq6T5gt.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA DA FRENTE DAS AGROVILAS DA TIRADENTES, KM 80 SUL E DA 26, KM 80 NORTE.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1198/indicativo_no_046-2019_-_picarramento_ladeira_k_DvSZsFE.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1198/indicativo_no_046-2019_-_picarramento_ladeira_k_DvSZsFE.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO COM PIÇARRAMENTO LADEIRA DA "SAMAUNA", KM 80 SUL.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1201/indicativo_no_047-2019_-_reabertura_psf_km_100__lLN8roD.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1201/indicativo_no_047-2019_-_reabertura_psf_km_100__lLN8roD.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - REABERTURA DE ESF, KM 100 NORTE.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1202/indicativo_no_048-2019_-_recuperacao_estrada_vi_xfUJs6U.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1202/indicativo_no_048-2019_-_recuperacao_estrada_vi_xfUJs6U.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO ESTRADA VICINAL KM 110 NORTE.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1203/indicativo_no_049-2019_-recuperacao_de_ruas_da__fnx1hLm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1203/indicativo_no_049-2019_-recuperacao_de_ruas_da__fnx1hLm.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DE RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1204/indicativo_no_050-2019_-recuperacao_de_estradas_ICJQFwA.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1204/indicativo_no_050-2019_-recuperacao_de_estradas_ICJQFwA.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO VICINAIS 130 E 125 NORTE.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1205/indicativo_no_051-2019_-limpeza_meios_fios_rua__EXjzqGJ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1205/indicativo_no_051-2019_-limpeza_meios_fios_rua__EXjzqGJ.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA DE RUA TIRADENTES, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1212/indicativo_no_052-2019_-_madeira_fazer_pontes_k_OaU01sa.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1212/indicativo_no_052-2019_-_madeira_fazer_pontes_k_OaU01sa.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - MADEIRAMENTO PARA RECUPERAÇÃO DE PONTES KM 95 NORTE.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1213/indicativo_no_053-2019_-_recuperacao_de_vicinai_ce9oAOe.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1213/indicativo_no_053-2019_-_recuperacao_de_vicinai_ce9oAOe.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - RECUPERAÇÃO DE RUAS E ESTRADAS VICINAIS AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1214/indicativo_no_054-2019_-limpeza_meios_fios_rua__mGXAARL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1214/indicativo_no_054-2019_-limpeza_meios_fios_rua__mGXAARL.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - LIMPEZA DE RUAS.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1215/indicativo_no_055-2019_-recuperacao_de_ponte_na_M4EmzxL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1215/indicativo_no_055-2019_-recuperacao_de_ponte_na_M4EmzxL.pdf</t>
   </si>
   <si>
     <t>A VIA E OBRAS - RECUPERAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1216/indicativo_no_056-2019_-picarra_em_frente_ao_ca_ca7LMEa.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1216/indicativo_no_056-2019_-picarra_em_frente_ao_ca_ca7LMEa.pdf</t>
   </si>
   <si>
     <t>A VIAÇÃO E OBRAS - PIÇARRAMENTO FRENTE AO CAPS, BAIRRO FLORESTA.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1217/indicativo_no_057-2019_-manutencao_e_ou_constru_6WopRaq.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1217/indicativo_no_057-2019_-manutencao_e_ou_constru_6WopRaq.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PROVIDÊNCIAS QUANTO A CASA DOS IDOSOS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1218/indicativo_no_058-2019_-_recuperacao_luminarias_FjxWWBU.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1218/indicativo_no_058-2019_-_recuperacao_luminarias_FjxWWBU.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REGULARIZAÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1219/indicativo_no_059-2019_-_recuperacao_ruas_bairr_5Dky5it.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1219/indicativo_no_059-2019_-_recuperacao_ruas_bairr_5Dky5it.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - RECUPERAÇÃO E LIMPEZA DE VIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1220/indicativo_no_060-2019_-_destinacao_de_asfalto__exFguOf.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1220/indicativo_no_060-2019_-_destinacao_de_asfalto__exFguOf.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO MUNICIPAL - DISTRIBUIÇÃO DE ASFALTO PARA AGROVILAS DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1221/indicativo_no_061-2019-_escola__da_tiradentes_-_bruci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1221/indicativo_no_061-2019-_escola__da_tiradentes_-_bruci.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE EDUCAÇÃO - DEMANDA PARA A ESCOLA JOAQUIM XAVIER, 80 SUL.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1222/indicativo_no_062-2019-_bomba_escola__da_26_-_bruci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1222/indicativo_no_062-2019-_bomba_escola__da_26_-_bruci.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE EDUCAÇÃO - DEMANDA PARA ESCOLA DUQUE DE CAXIAS, KM 80 NORTE.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1228/indicativo_no_063-2019_-_recuperacao_ruas_bairr_HFFRy2f.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1228/indicativo_no_063-2019_-_recuperacao_ruas_bairr_HFFRy2f.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE RUAS DA CIDADE, BAIRRO SURUBIM.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1229/indicativo_no_064-2019_-_agenor.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1229/indicativo_no_064-2019_-_agenor.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRA - LIMPEZA LEITO IGARAPÉ, BAIRRO CACOAL, PRÓXIMO A TOCA DA RAPOSA.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1230/indicativo_no_065-2019_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1230/indicativo_no_065-2019_-_cleder.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE TRANSPORTE - RECUPERAÇÃO ESTRADAS CHACAREIROS LOTEAMENTO VILA BRASIL.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1231/indicativo_no_066-2019_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1231/indicativo_no_066-2019_-_ramos.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO BUEIRO PRÓXIMA A BARRAGEM, KM 95 SUL.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1232/indicativo_no_067-2019_-__deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1232/indicativo_no_067-2019_-__deca.pdf</t>
   </si>
   <si>
     <t>À SECRETÁRIA DE SAÚDE - EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL PARA OS ACS.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1236/indicativo_no_068-2019_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1236/indicativo_no_068-2019_-_cleder.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA RUA TABAJARA, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1237/indicativo_no_069-2019_-_recuperacao_luminarias_escola.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1237/indicativo_no_069-2019_-_recuperacao_luminarias_escola.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DAS LUMINÁRIAS FRENTE A ESCOLA ABRAHAM LINCOLN.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1238/indicativo_no_070-2019_-_destinacao_de_asfalto_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1238/indicativo_no_070-2019_-_destinacao_de_asfalto_ramos.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO MUNICIPAL - ASFALTO PARA VILA PACAL, AGROVILA VERDE FLORESTA E RUAS ESTRATÉGICAS.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1241/indicativo_no_071-2019_-_casa_de_apoio_-agenor.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1241/indicativo_no_071-2019_-_casa_de_apoio_-agenor.pdf</t>
   </si>
   <si>
     <t>INDICA A CRIAÇÃO E FUNCIONAMENTO DE UM CENTRO DE RECUPERAÇÃO DAS PESSOAS QUE TENHA ALGUMA DEPENDÊNCIA QUÍMICA.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1242/indicativo_no_072-2019_-_destinacao_de_asfalto_para_120.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1242/indicativo_no_072-2019_-_destinacao_de_asfalto_para_120.pdf</t>
   </si>
   <si>
     <t>ASFALTO PARA AGROVILAS 70 FAIXA, DISTRITO KM 120 E VIA DE ACESSO AO PARQUE MUNICIPAL DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1239/indicativo_no_073-2019_-_recuperacao_vicinal_10_aunsTcn.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1239/indicativo_no_073-2019_-_recuperacao_vicinal_10_aunsTcn.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO VICINAL KM 105 SUL, PIÇARRAMENTO DE LADEIRAS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1252/indicativo_no_074-2019-_escola_gaspar_viana_e_d_LeKupIF.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1252/indicativo_no_074-2019-_escola_gaspar_viana_e_d_LeKupIF.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE QUADRA DE ESPIRIBOL PARA A AGROVILA DA TIRADENTES.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1262/indicativo_no_075-2019_-_profisional_medico_ped_6GVx8tx.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1262/indicativo_no_075-2019_-_profisional_medico_ped_6GVx8tx.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE SAÚDE - CONTRATAÇÃO DE MÉDICO PEDIATRA.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1263/indicativo_no_076-2019_-_recuperacao_ponte_75_e_TtufHqk.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1263/indicativo_no_076-2019_-_recuperacao_ponte_75_e_TtufHqk.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTES TRAVESSIA KM 80 PARA O KM 75 SUL.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1264/indicativo_no_077-2019_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1264/indicativo_no_077-2019_-_cleder.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE RUA DA CIDADE, BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1265/indicativo_no_078-2019_-_iluminacao_publica_rua_M3krnaF.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1265/indicativo_no_078-2019_-_iluminacao_publica_rua_M3krnaF.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO LUMINÁRIAS, BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1266/indicativo_no_079-2019-_internet_escolas_-tiao_leite.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1266/indicativo_no_079-2019-_internet_escolas_-tiao_leite.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE EDUCAÇÃO - REINSTALAÇÃO E INSTALAÇÃO DE ANTENA DE INTERNET NAS ESCOLAS.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1267/indicativo_no_080-2019_-_demarcacao_area_pocos_B2HMMQJ.docx</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1267/indicativo_no_080-2019_-_demarcacao_area_pocos_B2HMMQJ.docx</t>
   </si>
   <si>
     <t>SECRETARIA DE MEIO AMBIENTE, DEMARCAÇÃO DE ÁREA DE PROTEÇÃO AMBIENTAL, BAIRRO DE VILA PACAL.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1268/indicativo_no_081-2019_-_demarcacao_area_aabb_v_v7lianQ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1268/indicativo_no_081-2019_-_demarcacao_area_aabb_v_v7lianQ.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO MUNICIPAL - DEMARCAÇÃO DE ÁREA DESTINAÇÃO PÚBLICA, AABB (LOTEAMENTO O BACANA).</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1269/indicativo_no_082-2019_-_profisional_dentista_r_GaEEYG6.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1269/indicativo_no_082-2019_-_profisional_dentista_r_GaEEYG6.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE SAÚDE - ATENDIMENTO ODONTOLÓGICO NO POSTO DE SAÚDE DA AGROVILA TIRADENTES.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1275/indicativo_no_083-2019_-_indica_construcao__esc_JLzFCVq.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1275/indicativo_no_083-2019_-_indica_construcao__esc_JLzFCVq.pdf</t>
   </si>
   <si>
     <t>A EDUCAÇÃO - CONSTRUÇÃO ESCOLA LIBERDADE DOIS, KM 130 NORTE.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1276/indicativo_no_084-2019_-passagem_hospital_munic_DSozD7F.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1276/indicativo_no_084-2019_-passagem_hospital_munic_DSozD7F.pdf</t>
   </si>
   <si>
     <t>A SAÚDE - REGULARIZAÇÃO NO FORNECIMENTO DE PASSAGENS PARA PACIENTES DO HOSPITAL MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1277/indicativo_no_085-2019_-banheiros_escola_85_nor_wjh0owx.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1277/indicativo_no_085-2019_-banheiros_escola_85_nor_wjh0owx.pdf</t>
   </si>
   <si>
     <t>A EDUCAÇÃO - CONSTRUÇÃO DE DOIS BANHEIROS NA ESCOLA SANTA BRÍGIDA, KM 85 NORTE.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1287/indicativo_no_086-2019_-_abastecimento_de_agua__ewUuGrz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1287/indicativo_no_086-2019_-_abastecimento_de_agua__ewUuGrz.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO NO ABASTECIMENTO DE ÁGUA NO BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1288/indicativo_no_087-2019_-_recuperacao_vicinal_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1288/indicativo_no_087-2019_-_recuperacao_vicinal_cleder.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAIS 110 SUL E 100 SUL.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1289/indicativo_no_088-2019_-_reforma_psf_km_80_sul__u0UAMzw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1289/indicativo_no_088-2019_-_reforma_psf_km_80_sul__u0UAMzw.pdf</t>
   </si>
   <si>
     <t>REFORMA POSTO DE SAÚDE DA AGROVILA TIRADENTES, KM 80 SUL.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1290/indicativo_no_089-2019_-manutencao_de_poco_bair_mg5ym3P.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1290/indicativo_no_089-2019_-manutencao_de_poco_bair_mg5ym3P.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E LIMPEZA DE POÇO BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1291/indicativo_no_090-2019-_recuperacao_de_pontes_k_RT54D83.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1291/indicativo_no_090-2019-_recuperacao_de_pontes_k_RT54D83.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTES NA VICINAL DO KM 90 NORTE.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>A VIAÇÃO E OBRAS - REALIZAÇÃO DE SERVIÇO PÚBLICO EM RUAS DO BAIRRO DE VILA NOVA E BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>A VIAÇÃO E OBRAS - PIÇARRAMENTO DE RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1300/indicativo_no_093-2019_-_mini_fabrica_de_pre_mo_XjCg5kz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1300/indicativo_no_093-2019_-_mini_fabrica_de_pre_mo_XjCg5kz.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INSTALAÇÃO E FUNCIONAMENTO DE MINI FÁBRICA DE PRÉ-MOLDADOS (BROKRETES E BUEIRAS).</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA RUAS PARA PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1307/indicativo_no_095-2019_-_recuperacao_130_norte_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1307/indicativo_no_095-2019_-_recuperacao_130_norte_cleder.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE MANILHAS AO LONGO DOS IGARAPÉS DO TRAVESSÃO KM 130 NORTE.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1308/indicativo_no_096-2019_-_recuperacao_da_rua_tir_pd3zt7n.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1308/indicativo_no_096-2019_-_recuperacao_da_rua_tir_pd3zt7n.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUA NELSON PASTANA, VILA NOVA E AVENIDA GEDEON, CARVALHO II.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1309/indicativo_no_097-2019_-_recuperacao_da_rua_tir_rv2cZtf.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1309/indicativo_no_097-2019_-_recuperacao_da_rua_tir_rv2cZtf.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA RUA TIRADENTES, NESTA CIDADE D EMEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REGULARIZAÇÃO NA COLETA DE LIXO AGROVILA NOVA FRONTEIRA E AGROVILA JORGE BUENO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1318/indicativo_no_099-2019_-servico_de_patrol-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1318/indicativo_no_099-2019_-servico_de_patrol-_bruce.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO DE DEMANDAS DE INTERESSE DA MUNICIPALIDADES AGROVILAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1319/indicativo_no_100-2019_-limpeza_e_roco_do_km_80-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1319/indicativo_no_100-2019_-limpeza_e_roco_do_km_80-_bruce.pdf</t>
   </si>
   <si>
     <t>A VIAÇÃO E OBRAS - LIMPEZA PÚBLICA AGROVILA NOVA FRONTEIRA, KM 80 FAIXA.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1328/indicativo_no_101-2019_-quadra_do_70_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1328/indicativo_no_101-2019_-quadra_do_70_deca.pdf</t>
   </si>
   <si>
     <t>MATERIAIS PARA ILUMINAÇÃO DE QUADRA DE ESPORTE, KM 70 FAIXA AGROVILA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1329/indicativo_no_102-2019_-_epi_gari_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1329/indicativo_no_102-2019_-_epi_gari_deca.pdf</t>
   </si>
   <si>
     <t>VIAÇÃO E OBRAS - AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL PARA OS GARIS E DEMAIS SERVIDORES DA RESPECTIVA SECRETARIA.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1330/indicativo_no_103-2019_-_comando_medico_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1330/indicativo_no_103-2019_-_comando_medico_bruce.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - COMANDO MÉDICO NAS AGROVILAS.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1331/indicativo_no_104-2019_-_tapar_buracos_e_coloca_91voMDt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1331/indicativo_no_104-2019_-_tapar_buracos_e_coloca_91voMDt.pdf</t>
   </si>
   <si>
     <t>ATENDIMENTO DE DEMANDAS DA TRAFEGABILIDADE KM 120 SUL E 105 NORTE.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1340/indicativo_no_105-2019_-_recuperacao_quadra_de__91t4cLL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1340/indicativo_no_105-2019_-_recuperacao_quadra_de__91t4cLL.pdf</t>
   </si>
   <si>
     <t>REFORMA QUADRA DE ESPORTE KM 105 FAIXA, ESCOLA VITÓRIA RÉGIA.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1341/indicativo_no_106-2019_-_abaixo_assinado_comuni_pnZpCq0.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1341/indicativo_no_106-2019_-_abaixo_assinado_comuni_pnZpCq0.pdf</t>
   </si>
   <si>
     <t>A VIAÇÃO E OBRAS - ENCAMINHA ABAIXO ASSINADO PARA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1342/indicativo_no_107-2019_-_caps_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1342/indicativo_no_107-2019_-_caps_cleder.pdf</t>
   </si>
   <si>
     <t>DIVULGAÇÃO LOCALIZAÇÃO DO CAPS.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1343/indicativo_no_108-2019_-_recuperacao_quadra_de__JQ2XNW5.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1343/indicativo_no_108-2019_-_recuperacao_quadra_de__JQ2XNW5.pdf</t>
   </si>
   <si>
     <t>REFORMA DA QUADRA DE ESPORTE ESCOLA MAGALHÃES BARATA, KM 95 NORTE.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1344/indicativo_no_109-2019_-_contratacao_de_tecnico_s9jbIgP.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1344/indicativo_no_109-2019_-_contratacao_de_tecnico_s9jbIgP.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONTRATAÇÃO DE TÉCNICOS AGRÍCOLAS/AGROPECUÁRIOS.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1351/indicativo_no_110-2019_-_ramal_dos_colonos_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1351/indicativo_no_110-2019_-_ramal_dos_colonos_deca.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RAMAIS DOS COLONOS AO LONGO DAS VICINAIS.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1352/indicativo_no_111-2019_-_iluminacao_quadra_do_120.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1352/indicativo_no_111-2019_-_iluminacao_quadra_do_120.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE ESPORTE - MANUTENÇÃO DAS LUMINÁRIAS QUADRA DE ESPORTE DO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1353/indicativo_no_112-2019_-_recuperacao_ponte_km_1_KQCF4S6.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1353/indicativo_no_112-2019_-_recuperacao_ponte_km_1_KQCF4S6.pdf</t>
   </si>
   <si>
     <t>ASSOALHAMENTO DE PONTE NA VICINAL DO KM 105 NORTE.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1354/indicativo_no_113-2019_-_recuperacao_ladeiras_k_j8km4js.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1354/indicativo_no_113-2019_-_recuperacao_ladeiras_k_j8km4js.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO E PIÇARRAMENTO DE LADEIRA NA VICINAL DO KM 95 SUL.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1355/indicativo_no_114-2019_-_reforma_escola_marecha_qqacnDS.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1355/indicativo_no_114-2019_-_reforma_escola_marecha_qqacnDS.pdf</t>
   </si>
   <si>
     <t>REFORMA GERAL DA ESCOLA MARECHAL CASTELO BRANCO, NA VICINAL DO KM 100 SUL.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1356/indicativo_no_115-2019_-_aquisicao_e_forno_elet_boa7BRY.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1356/indicativo_no_115-2019_-_aquisicao_e_forno_elet_boa7BRY.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE FORNO ELÉTRICA DE FAZER FARINHA, ATENDER COMUNIDADE DO PONTAL, KM 75 NORTE.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1367/indicativo_no_116-2019_-_indica_construcao__esc_AsR5mpK.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1367/indicativo_no_116-2019_-_indica_construcao__esc_AsR5mpK.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - CONSTRUÇÃO DA ESCOLA RIO DA PRATA, KM 110 NORTE.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1368/indicativo_no_117-2019_-construcao_do_campo_120.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1368/indicativo_no_117-2019_-construcao_do_campo_120.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO DE CAMPO DE FUTEBOL NO DISTRITO UNIÃO DA FLORESTA, KM 120.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1369/indicativo_no_118-2019_-ao_prefeito__-_vereador_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1369/indicativo_no_118-2019_-ao_prefeito__-_vereador_deca.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CRIAÇÃO DE MALHARIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1370/indicativo_no_119-2019_-_indica_reforma_escola__xAbPTcT.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1370/indicativo_no_119-2019_-_indica_reforma_escola__xAbPTcT.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - ATENDIMENTO DE REFORMA DA ESCOLA RUI BARBOSA, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1371/indicativo_no_120-2019_-retirada_de_entulhos_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1371/indicativo_no_120-2019_-retirada_de_entulhos_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECOLHIMENTO DE ENTULHOS AS MARGENS DE VICINAL.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1388/indicativo_no_121-2019_-_iluminacao_quadra_do_95.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1388/indicativo_no_121-2019_-_iluminacao_quadra_do_95.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DE LUMINÁRIAS DO CAMPO DE FUTEBOL DA AGROVILA DO KM 95 NORTE, AEROPORTO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1396/indicativo_no_122-2019_-_recuperacao_luminarias_o9vJb6B.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1396/indicativo_no_122-2019_-_recuperacao_luminarias_o9vJb6B.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS EM RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1397/indicativo_no_123-2019_-_cratera_da_rua_tiraden_nCYuEfg.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1397/indicativo_no_123-2019_-_cratera_da_rua_tiraden_nCYuEfg.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE RUA FECHAMENTO DE CRATERA.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1398/indicativo_no_124-2019_-_internet_cons._tutelar.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1398/indicativo_no_124-2019_-_internet_cons._tutelar.pdf</t>
   </si>
   <si>
     <t>RESTABELECER REGULAR FUNCIONAMENTO DA INTERNET NO PRÉDIO DO CONSELHO TUTELAR.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1395/indicativo_no_125-2019_-_recuperacao_vicinal_135.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1395/indicativo_no_125-2019_-_recuperacao_vicinal_135.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO VICINAL E DO RAMAL BAIXÃO KM 135 NORTE.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1410/indicativo_no_126-2019_-_vania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1410/indicativo_no_126-2019_-_vania.pdf</t>
   </si>
   <si>
     <t>MOLHAR TRAVESSÃO ESTRADA KM 90 NORTE TRECHO CIDADE ATÉ O PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1411/indicativo_no_127-2019_-__ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1411/indicativo_no_127-2019_-__ramos.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - CONSTRUÇÃO DE BANHEIRO ESCOLA DO AEROPORTO KM 95 NORTE.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>José Ramos, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1412/indicativo_no_128-2019_-__ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1412/indicativo_no_128-2019_-__ramos.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - REFORMA ESCOLA HENRIQUE DANTAS, VILA PACAL.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1413/indicativo_no_129-2019_-_farda_conselho_tutelar_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1413/indicativo_no_129-2019_-_farda_conselho_tutelar_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ASSISTÊNCIA SOCIAL - UNIFORMES PERSONALIZADOS PARA OS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1414/indicativo_no_130-2019_-_rubismario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1414/indicativo_no_130-2019_-_rubismario.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE PONTES LOCALIZADAS NA VICINAL NORTE DO KM 85.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1417/indicativo_no_131-2019_-_recuperacao_luminarias_ntYwqDh.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1417/indicativo_no_131-2019_-_recuperacao_luminarias_ntYwqDh.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS DA RUA ALCIDES FEDERECC, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1418/indicativo_no_132-2019_-_recuperacao_85_norte_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1418/indicativo_no_132-2019_-_recuperacao_85_norte_cleder.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADA VICINAL KM 85 NORTE.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1419/indicativo_no_133-2019_-_recuperacao_da_rua_tir_aaZ7lVq.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1419/indicativo_no_133-2019_-_recuperacao_da_rua_tir_aaZ7lVq.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE TAPA BURACO EM RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1420/indicativo_no_134-2019-_antena_de_internet_esco_N8y52RC.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1420/indicativo_no_134-2019-_antena_de_internet_esco_N8y52RC.pdf</t>
   </si>
   <si>
     <t>REGULARIZAÇÃO DE INTERNET NA ESCOLA MAGALHÃES BARATA E DEMAIS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1421/indicativo_no_135-2019_-__ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1421/indicativo_no_135-2019_-__ramos.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADA TRECHO BAIRRO VALE DAS MINAS À AGROVILA VERDES FLORESTA, KM 95 SUL.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1428/indicativo_no_136-2019_-_recuperacao_ponte_km_1_tVp2vBw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1428/indicativo_no_136-2019_-_recuperacao_ponte_km_1_tVp2vBw.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTES.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1429/indicativo_no_137.2019_-_reforma_campo_de_futeb_kB3u7Mc.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1429/indicativo_no_137.2019_-_reforma_campo_de_futeb_kB3u7Mc.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE - REFORMA E MANUTENÇÃO DO CAMPO MUNICIPAL DE FUTEBOL. BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1433/indicativo_no_138-2019_-_central_escola_95_sul_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1433/indicativo_no_138-2019_-_central_escola_95_sul_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - INSTALAÇÃO DE CENTRAIS DE AR E FORRO ESCOLA FLORES DA AMAZÔNIA.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1434/indicativo_no_139-2019_-_apoio_ao_setor_de_proj_Sif5gAO.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1434/indicativo_no_139-2019_-_apoio_ao_setor_de_proj_Sif5gAO.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA DESTINAÇÃO DE VEÍCULO CAMINHONETE PARA O SETOR MUNICIPAL DE PROJETOS DA PMM.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1435/indicativo_no_140-2019_-_manutencao_rotatoria_v_CtebzGg.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1435/indicativo_no_140-2019_-_manutencao_rotatoria_v_CtebzGg.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE VIAÇÃO E OBRAS - MANUTENÇÃO E AMPLIAÇÃO ROTATÓRIA CENTRO DO BAIRRO DE VILA PACAL.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1436/indicativo_no_141-2019_-_ampliacao_da_rede_de_e_BfYfZlG.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1436/indicativo_no_141-2019_-_ampliacao_da_rede_de_e_BfYfZlG.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PROVIDÊNCIAS NA SUBSTITUIÇÃO DA REDE ELÉTRICA ESCOLA FLORES DA AMAZÔNIA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1440/indicativo_no_142-2019_-_recuperacao_penetecal_-_vania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1440/indicativo_no_142-2019_-_recuperacao_penetecal_-_vania.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL DA PENETECAL E DOS RAMAIS DA RESPECTIVA LOCALIDADE.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1441/indicativo_no_143-2019_-_recuperacao_da_rua_hen_WwKOiy7.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1441/indicativo_no_143-2019_-_recuperacao_da_rua_hen_WwKOiy7.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DE CRATERAS E BURACOS NA RUA HENRIQUE DANTAS.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1442/indicativo_no_144-2019_-_recuperacao_da_rua_12__tsJvnJu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1442/indicativo_no_144-2019_-_recuperacao_da_rua_12__tsJvnJu.pdf</t>
   </si>
   <si>
     <t>FECHAMENTO DE BURACO NA AVENIDA PRESIDENTE MÉDICI COM A AVENIDA ALCIDES FEDERICC.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1443/indicativo_no_145-2019_-sinalizacao_av._12_de_m_Sj4cIhw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1443/indicativo_no_145-2019_-sinalizacao_av._12_de_m_Sj4cIhw.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DO TRÂNSITO DA RUA DOZE DE MAIO, CENTRO DA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>AGENOR FEITOSA, Vilson Alves</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1444/indicativo_no_146-2019_-_abertura_120_sul_-_agenor.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1444/indicativo_no_146-2019_-_abertura_120_sul_-_agenor.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO ESTRADA VICINAL DO KM 120 SUL.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>José Ramos, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1445/indicativo_no_147-2019_-_carro_pipa_molhar_as_r_bI2DNco.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1445/indicativo_no_147-2019_-_carro_pipa_molhar_as_r_bI2DNco.pdf</t>
   </si>
   <si>
     <t>MOLHAR RUAS DE VILA PACAL, RUA PRINCIPAL DO VALE DAS MINAS E TRECHO VALE DAS MINAS/BAIRRO DE VILA PACAL.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1448/indicativo_no_148-2019_-_limpeza_cemiterio_km_70_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1448/indicativo_no_148-2019_-_limpeza_cemiterio_km_70_-_deca.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DO CEMITÉRIO DA AGROVILA JORGE BUENO, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1455/indicativo_no_149-2019_-_km_80_-cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1455/indicativo_no_149-2019_-_km_80_-cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - FECHAMENTO DE CRATERAS EM FRENTE A LIQUIGÁS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1456/indicativo_no_150-2019_-_chacareiros_95_sul_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1456/indicativo_no_150-2019_-_chacareiros_95_sul_-_ramos.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - LIMPEZA DE ESTRADAS CHACAREIROS, KM 95 SUL.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1457/indicativo_no_151-2019_-_recuperacao_ponte_km_1_tSJsoVw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1457/indicativo_no_151-2019_-_recuperacao_ponte_km_1_tSJsoVw.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTES.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1458/indicativo_no_152-2019_-_recuperacao_rua_jose_f_YH6bECP.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1458/indicativo_no_152-2019_-_recuperacao_rua_jose_f_YH6bECP.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE RUA COM PICARRAMENTO, NA CIDADE.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Vilson Alves, AGENOR FEITOSA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1463/indicativo_no_153-2019_-_reforma_de_posto_de_saude_120.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1463/indicativo_no_153-2019_-_reforma_de_posto_de_saude_120.pdf</t>
   </si>
   <si>
     <t>REFORMA DA ESTRUTURA FÍSICA DO POSTO DE SAÚDE DO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1464/indicativo_no_154-2019_-_bomba_poco_120.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1464/indicativo_no_154-2019_-_bomba_poco_120.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E INSTALAÇÃO DE CAIXA D'ÁGUA PARA POÇO ARTESIANO DO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1465/indicativo_no_155-2019_-_escola_pontal.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1465/indicativo_no_155-2019_-_escola_pontal.pdf</t>
   </si>
   <si>
     <t>TRANSFERÊNCIA PARA MEDICILÂNDIA A JURISDIÇÃO DA ESCOLA MUNICIPAL, LOCALIZADA NO PONTAL.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1466/indicativo_no_156-2019_-climatizacao_posto_de_s_cRpDjKu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1466/indicativo_no_156-2019_-climatizacao_posto_de_s_cRpDjKu.pdf</t>
   </si>
   <si>
     <t>CLIMATIZAÇÃO DO POSTO DE SAÚDE DA FAMÍLIA, LOCALIZADO NA COMUNIDADE DA AGROVILA NOVA FRONTEIRA, KM 80 FAIXA.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1475/indicativo_no_157-2019_-_abaixo_assinado_125_norte_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1475/indicativo_no_157-2019_-_abaixo_assinado_125_norte_deca.pdf</t>
   </si>
   <si>
     <t>À SAÚDE PÚBLICA MUNICIPAL - PROFISSIONAL ACS PARA COMUNIDADE DO 125.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1476/indicativo_no_158-2019_-_iluminacaowd_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1476/indicativo_no_158-2019_-_iluminacaowd_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE VIAÇÃO E OBRAS - RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS, BAIRRO SURUBIM.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1477/indicativo_no_159-2019_-_abastecimento_de_agua__KvDlacW.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1477/indicativo_no_159-2019_-_abastecimento_de_agua__KvDlacW.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - EXPANSÃO DE REDE DE ABASTECIMENTO DE ÁGUA, BAIRRO VILA NOVA E CARVALHO.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1478/indicativo_no_160-2019_-__construcao_de_ponte_9_g0OTUOe.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1478/indicativo_no_160-2019_-__construcao_de_ponte_9_g0OTUOe.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTE EM RAMAL DA VICINAL NORTE DO KM 95.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1485/indicativo_no_161-2019_-_coleta_de_lixo_cacoal__9M26M17.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1485/indicativo_no_161-2019_-_coleta_de_lixo_cacoal__9M26M17.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - COLETA DE LIXO NOS BAIRROS CACOAL E VALE DAS MINAS.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1491/indicativo_no_162-2019_-_recuperacao_ponte_vici_uaF1cvt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1491/indicativo_no_162-2019_-_recuperacao_ponte_vici_uaF1cvt.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTES NA VICINAL DO KM 70 SUL.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1492/indicativo_no_163-2019_-_canalizacao_e_limpeza__GboAm9M.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1492/indicativo_no_163-2019_-_canalizacao_e_limpeza__GboAm9M.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - LIMPEZA E CANALIZAÇÃO DE IGARAPÉS QUE CORTAM A CIDADE, EVITAR ALAGAMENTOS NO PERÍODO CHUVOSO.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1493/indicativo_no_164-2019_-_construcao_de_abrigo_a_1sunTWe.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1493/indicativo_no_164-2019_-_construcao_de_abrigo_a_1sunTWe.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - CONSTRUÇÃO DE ABRIGOS AO LONGO DA ROTA DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1494/indicativo_no_165-2019_-_recuperacao_ponte_100__IIu5ikq.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1494/indicativo_no_165-2019_-_recuperacao_ponte_100__IIu5ikq.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTE NO KM 100 SUL.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1504/indicativo_no_166-2019_-_picarramento_ladeira_-_ib0HagF.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1504/indicativo_no_166-2019_-_picarramento_ladeira_-_ib0HagF.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PIÇARRAMENTO DE LADEIRAS EM TRAVESSÕES AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1503/indicativo_no_167-2019_-_iluminacao_publica_tv._lseKCht.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1503/indicativo_no_167-2019_-_iluminacao_publica_tv._lseKCht.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO LUMINÁRIAS PÚBLICAS BAIRRO DE VILA NOVA.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1505/indicativo_no_168-2019_-agricultores_90_norte_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1505/indicativo_no_168-2019_-agricultores_90_norte_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AGRICULTURA - ATENDIMENTO DE AGRICULTORES DO KM 90 NORTE.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1506/indicativo_no_169-2019_-_plantio_cacau_na_praca_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1506/indicativo_no_169-2019_-_plantio_cacau_na_praca_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PLANTAÇÃO DE MUDAS DE CACAU EM FRENTE A PRAÇA MUNICIPAL DA AMIZADE.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1507/indicativo_no_170-2019_-_brita_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1507/indicativo_no_170-2019_-_brita_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PIÇARRAMENTO COM BRITA AS LADEIRAS NAS VIAS PÚBLICAS NÃO PAVIMENTADAS DA CIDADE.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1515/indicativo_no_171-2019_-praca_do_70_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1515/indicativo_no_171-2019_-praca_do_70_deca.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO PRAÇA PÚBLICA NA AGROVILA JORGE BUENO, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1516/indicativo_no_172-2019_-_recuperacao_quadra_de__JIyTbOt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1516/indicativo_no_172-2019_-_recuperacao_quadra_de__JIyTbOt.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REFORMA QUADRA DE ESPORTE DA COMUNIDADE AGROVILA VERDE FLORESTA, KM 95 SUL.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1522/indicativo_no_173-2019_-corrimao_ponte_da_barra_nlrRVbH.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1522/indicativo_no_173-2019_-corrimao_ponte_da_barra_nlrRVbH.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - INSTALAÇÃO DE CORRIMÃO NA PONTE DA BARRAGEM.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1523/indicativo_no_174-2019_-_profisional_psiquiatra_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1523/indicativo_no_174-2019_-_profisional_psiquiatra_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PROFISSIONAL MÉDICO PSIQUIATRA E PSICÓLOGO PARA ATENDER A POPULAÇÃO NA SAÚDE.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1524/indicativo_no_175-2019_-_enfermeira_km_80_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1524/indicativo_no_175-2019_-_enfermeira_km_80_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PROFISSIONAL ENFERMEIRO PARA COMUNIDADE AGROVILA NOVA FRONTEIRA, KM 80 FAIXA.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1525/indicativo_no_176-2019_-_recuperacao_alcides_fe_CKlwT2V.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1525/indicativo_no_176-2019_-_recuperacao_alcides_fe_CKlwT2V.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - FECHAMENTO DE CRATERA EM RUA DA CIDADE.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1526/indicativo_no_177-2019_-construcao_de_quadra_de_VidmuMv.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1526/indicativo_no_177-2019_-construcao_de_quadra_de_VidmuMv.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO DE QUADRA POLIESPORTIVA.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1541/indicativo_no_178-2019_-_recuperacao_de_ponte_95_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1541/indicativo_no_178-2019_-_recuperacao_de_ponte_95_ramos.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO ASSOALHAMENTO DE PONTE DO CARIOCA, KM 95 NORTE.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1542/indicativo_no_179-2019_-_recuperacao_da_rua_wa_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1542/indicativo_no_179-2019_-_recuperacao_da_rua_wa_nei.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DA RUA WA, LOCALIZADA NO BAIRRO SURUBIM.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1543/indicativo_no_180-2019_-_acs_ze_neto.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1543/indicativo_no_180-2019_-_acs_ze_neto.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA A EFETIVAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE E DE COMBATE A ENDEMIAS. (PEDIDO DO EDIL ZÉ NETO ACOMPANHADO DOS DEMAIS EDIS)</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1544/indicativo_no_181-2019_-_ponte_95_sul_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1544/indicativo_no_181-2019_-_ponte_95_sul_-_ramos.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE PONTE NO IGARAPÉ DO 94, ESTRADA DOS CHACAREIROS.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1552/indicativo_no_182-2019_-_central_escola_90_norte.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1552/indicativo_no_182-2019_-_central_escola_90_norte.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - ATENDIMENTO DE DEMANDAS PARA A ESCOLA JOÃO MARTINS, KM 90 NORTE.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1547/indicativo_no_183-2018_-_iluminacao_campo_do_80_bruci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1547/indicativo_no_183-2018_-_iluminacao_campo_do_80_bruci.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Esporte - Iluminação do Campo de Futebol da Agrovila Nova Fronteira, km 80 faixa.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1548/indicativo_no_184-2019_-_iluminacao_agrovila_do_80.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1548/indicativo_no_184-2019_-_iluminacao_agrovila_do_80.pdf</t>
   </si>
   <si>
     <t>À Viação e Obras - Substituição de lâmpadas convencional por lâmpadas de LED ao longo do Município.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1549/indicativo_no_185-2019_-_ramal_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1549/indicativo_no_185-2019_-_ramal_-_ramos.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Esporte - recuperação ramal travessia km 95 sul/km 100 sul.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1550/indicativo_no_186-2019_-_rampa_escola_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1550/indicativo_no_186-2019_-_rampa_escola_-_ramos.pdf</t>
   </si>
   <si>
     <t>À Secretaria de Educação - Construção de rampa de acesso a Escola Marechal Castelo Branco, km 95 norte Agrovila do Aeroporto.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1553/indicativo_no_187-2019_-_recuperacao_ponte_km_1_JgdBmFW.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1553/indicativo_no_187-2019_-_recuperacao_ponte_km_1_JgdBmFW.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTES KM 110 NORTE E KM 105 SUL.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1554/indicativo_no_188-2019_-_recuperacao_85_norte.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1554/indicativo_no_188-2019_-_recuperacao_85_norte.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - RECUPERAÇÃO DE ESTRADA VICINAL E DE PONTES NO KM 85 NORTE, APÓS OS PRIMEIROS 30 KMs.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1555/indicativo_no_189-2019_-_vila_pacal_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1555/indicativo_no_189-2019_-_vila_pacal_-_ramos.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO E PIÇARRAMENTO DAS VIAS PÚBLICAS DO BAIRRO DE VILA PACAL.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1556/indicativo_no_190-2019_-__-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1556/indicativo_no_190-2019_-__-_ramos.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PIÇARRAMENTO DA VICINAL DO KM 100 SUL.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1557/indicativo_no_191-2019_-_iluminacao_publicamarc_rQDmnFw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1557/indicativo_no_191-2019_-_iluminacao_publicamarc_rQDmnFw.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DAS LUMINÁRIAS DA AVENIDA MARCUS FREIRE, VILA NOVA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1558/indicativo_no_192-2019_-_recuperacao_da_tabajara_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1558/indicativo_no_192-2019_-_recuperacao_da_tabajara_cleder.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE VIA PÚBLICA TRAVESSA CASSANDRO SILVÉRIO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1559/indicativo_no_193-2019_-_abastecimento_de_agua__r3Qjijs.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1559/indicativo_no_193-2019_-_abastecimento_de_agua__r3Qjijs.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REGULARIZAÇÃO NO ABASTECIMENTO DE ÁGUA NO BAIRRO CACOAL, POÇO ARTESIANO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1568/indicativo_no_194-2019_-_pocos_artezianos_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1568/indicativo_no_194-2019_-_pocos_artezianos_-_cleder.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - PROVIDENCIAS PARA QUE COLOQUE PARA FUNCIONAR OS POÇOS ARTESIANOS AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1569/indicativo_no_195-2019_-_operacao_tapa_buracos_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1569/indicativo_no_195-2019_-_operacao_tapa_buracos_ramos.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - INDICA CONTINUIDADE NOS TRABALHOS DE TAPA BURACO AO LONGO DAS VIAS PÚBLICA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1570/indicativo_no_196-2019_-_iluminacao_km_70-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1570/indicativo_no_196-2019_-_iluminacao_km_70-_deca.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REGULARIZAÇÃO DAS LUMINÁRIAS PÚBLICAS DA AGROVILA JORGE BUENO, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1571/indicativo_no_197-2019_-_iluminacao_publica_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1571/indicativo_no_197-2019_-_iluminacao_publica_cleder.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REGULARIZAÇÃO NO SISTEMA DE ILUMINAÇÃO PÚBLICA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1572/indicativo_no_198-2019_-_organizar_a_frente_da__ooEsTZ6.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1572/indicativo_no_198-2019_-_organizar_a_frente_da__ooEsTZ6.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - ORGANIZAÇÃO DA FRENTE DA CIDADE, LIMPEZA DA FRENTE DA CIDADE.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1573/indicativo_no_199-2019_-_recuperacao_da_marcos__qbEgYmW.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1573/indicativo_no_199-2019_-_recuperacao_da_marcos__qbEgYmW.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - FECHAMENTO DE CRATERA EM VIA PÚBLICA DA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1574/indicativo_no_200-2019_-_ponte_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1574/indicativo_no_200-2019_-_ponte_ramos.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - APROVEITAMENTO DE MADEIRA PARA FAZER PONTE NA AVENIDA GEDEON, BAIRRO CARVALHO.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1607/indicativo_no_201-2019_-estrada_85_norte_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1607/indicativo_no_201-2019_-estrada_85_norte_-_deca.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE TRANSPORTE - REABERTURA DE ESTRADA VICINAL KM 85 NORTE, FINAL COLONIZAÇÃO VELHA.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1598/indicativo_no_202-2019_-ladeira_85_sul_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1598/indicativo_no_202-2019_-ladeira_85_sul_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PIÇARRAMENTO DE LADEIRAS KM 85 SUL.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1599/indicativo_no_203-2019_-sec._esporte_e_pm_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1599/indicativo_no_203-2019_-sec._esporte_e_pm_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE E CULTURA - DEMANDA DE INTERESSE DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1611/indicativo_no_204-2019_-_patio_escola_do_80-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1611/indicativo_no_204-2019_-_patio_escola_do_80-_deca.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - SECRETARIA DE EDUCAÇÃO INDICA ATENDIMENTO DE DEMANDA PARA A ESCOLA GASPAR VIANA KM 80 FAIXA AGROVILA.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1612/indicativo_no_205-2019_-estrada_km_105_norte_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1612/indicativo_no_205-2019_-estrada_km_105_norte_-_cleder.pdf</t>
   </si>
   <si>
     <t>SECRETARIA DE TRANSPORTE - RECUPERAÇÃO ESTRADA VICINAL KM 105 NORTE E SUL.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_001-2019_mocao_de_aplausos_e_reconheci_ryW43fL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_001-2019_mocao_de_aplausos_e_reconheci_ryW43fL.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AO JUIZ, HOJE MINISTRO DE ESTADO "SERGIO MORO", PELOS RELEVANTES SERVIÇOS DE MAGISTRADO, PRESTADOS AO PAÍS.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_no_002-2019_mocao_de_agradecimentos_mpf_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_no_002-2019_mocao_de_agradecimentos_mpf_-_cleder.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE AGRADECIMENTOS AO MINISTÉRIO PÚBLICO FEDERAL, COMARCA DE ALTAMIRA.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>Cleder Barth, Deca (Fredson), NEI TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1446/mocao_03-2019_preco_do_cacau.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1446/mocao_03-2019_preco_do_cacau.pdf</t>
   </si>
   <si>
     <t>Nota de Reclamação a forma como está sendo feita a cotação do preço do quilo da amêndoa do cacau na Região Oeste do Pará, Rodovia Transamazônica – BR 230.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1454/mocao_no_004-2019asfort_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1454/mocao_no_004-2019asfort_-_cleder.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO A ASSOCIAÇÃO DOS PRODUTORES DE CANA DE AÇÚCAR (ASFORT).</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1467/mocao_no_005-2019_denit_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1467/mocao_no_005-2019_denit_-_cleder.pdf</t>
   </si>
   <si>
     <t>NOTA DE REPÚDIO/RECLAMAÇÃO À OMISSÃO DO DEPARTAMENTO NACIONAL DE INFRAESTRUTURA DE TRANSPORTE - DNIT, EM FACE DA PRECARIEDADE NA TRAFEGABILIDADE AO LONGO DA RODOVIA TRANSAMAZÔNICA, BR 230, OESTE DO PARÁ.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1480/mocao_no_006-2019_pioneiros_da_tranzamazonica_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1480/mocao_no_006-2019_pioneiros_da_tranzamazonica_-_cleder.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO E RECONHECIMENTO AOS IMIGRANTES, SOLDADOS DESBRAVADORES E COLONIZADORES DA RODOVIA TRANSAMAZÔNICA E BR 163, TERRITÓRIO DO ESTADO DO PARÁ.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1605/mocao_no_007-2019_prefeito_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1605/mocao_no_007-2019_prefeito_-_cleder.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PEDIDO DE ESCLARECIMENTOS/EXPLICAÇÕES DO CHEFE DO PODER EXECUTIVO MUNICIPAL SOBRE ÁUDIO PUBLICADO EM REDES SOCIAIS.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Comissão CCJCR</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1721/ccjcr_-_parecer_no_003-2019_-_ao_plo_no_008-201_UofVUZh.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1721/ccjcr_-_parecer_no_003-2019_-_ao_plo_no_008-201_UofVUZh.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2019/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 008/2018.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1250/parecer_no_004-2019_-_ao_plo_no_011-2018_adocao_rFJcQQN.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1250/parecer_no_004-2019_-_ao_plo_no_011-2018_adocao_rFJcQQN.pdf</t>
   </si>
   <si>
     <t>Parecer nº 004/2019/CCJCR - Ao Projeto de Lei Ordinária nº 011/2018 – Dispondo sobre “Institui o Dia Municipal da Adoção, Proteção e Bem-Estar dos Animais e a Semana Municipal da Adoção, Proteção e BemEstar dos Animais, no Município de Medicilândia/PA”.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1332/parecer_no_007-2019_ccjcr_-_ao_plo_no_002-2019__GD2JQLe.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1332/parecer_no_007-2019_ccjcr_-_ao_plo_no_002-2019__GD2JQLe.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2019/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 002/2019, SUBSÍDIO SERVIDORES CMM.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1358/redacao_final_-_autografo_de_lei_ordinaria_no_465-2019_.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1358/redacao_final_-_autografo_de_lei_ordinaria_no_465-2019_.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/2019-CCJCR - REDAÇÃO FINAL AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 465/2019, REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1384/parecer_no_009-2019_-_ao_projeto_de_lei_no_005-_fPjmaVN.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1384/parecer_no_009-2019_-_ao_projeto_de_lei_no_005-_fPjmaVN.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009-2019/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 005/2019, LDO 2020.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1403/parecer_no_010-2019_-_ao_veto_parcial_no_001-20_6RIFO59.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1403/parecer_no_010-2019_-_ao_veto_parcial_no_001-20_6RIFO59.pdf</t>
   </si>
   <si>
     <t>Parecer nº 010-2019/CCJCR - Veto Parcial ao Autógrafo de Lei nº 466/2019 – Dispondo sobre “A Lei de Diretrizes para a elaboração da Lei Orçamentária de 2020 e dá outras providências”, especificamente a Emenda Aditiva nº 008/2019.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_no_011-2019_-_ao_plo_no_001-2019_acolhi_dbU9sbb.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_no_011-2019_-_ao_plo_no_001-2019_acolhi_dbU9sbb.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2019/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 001/2019 (CASA LAR).</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1527/parecer_no_012-2019_-_ao_plo_no_012-2018_segura_P9gnpSz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1527/parecer_no_012-2019_-_ao_plo_no_012-2018_segura_P9gnpSz.pdf</t>
   </si>
   <si>
     <t>Parecer nº 012/2019/CCJCR - Ao Projeto de Lei Ordinária nº 012/2018 – Dispondo sobre “Estabelece diretrizes para a_x000D_
 Política Municipal de Segurança Pública na Noite, e dá outras providências”.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1528/parecer_no_013-2019_-_ao_plo_no_016-2018_cria_o_wRIAXTm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1528/parecer_no_013-2019_-_ao_plo_no_016-2018_cria_o_wRIAXTm.pdf</t>
   </si>
   <si>
     <t>Parecer nº 013/2019/CCJCR - Ao Projeto de Lei Ordinária nº 016/2018 – Dispondo sobre “Autoriza o Poder Executivo Municipal a Criar o Programa Exercitar no Município de Medicilândia, e dá outras providências”.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>PARECER Nº 014/2019/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 007/2019 (ALTERAÇÕES NA LEI DO SIM).</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>PARECER Nº 015/2019/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 011/2019 (ABERTURA DE CRÉDITO SUPLEMENTAR).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>PARECER Nº 016/2019 - AO PROJETO DE LEI ORDINÁRIA Nº 008/2019 LOA 2020.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>PACER</t>
   </si>
   <si>
     <t>Parecer Comissão CFEFFO</t>
   </si>
   <si>
     <t>CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1333/parecer_no_001-2019_cfeffo_ao_projeto_de_lei_no_B6qNSob.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1333/parecer_no_001-2019_cfeffo_ao_projeto_de_lei_no_B6qNSob.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2019/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 002/2019, REAJUSTE SERVIDORES DA CMM.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1389/parecer_no_003_-_2019-_cfeffo_ldo_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1389/parecer_no_003_-_2019-_cfeffo_ldo_2020.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2019/CFEFFO - AO PROJETO DE LEI Nº 005/2019 LDO 2020 E SUAS EMENDAS.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1390/parecer_no_004-2019_-_redacao_final_-_autografo_MUlbYFD.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1390/parecer_no_004-2019_-_redacao_final_-_autografo_MUlbYFD.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 466/2019 - DISPONDO SOBRE "AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_no_005-2019_cfeffo_ao_pl_no_001-2019_casa_lar.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_no_005-2019_cfeffo_ao_pl_no_001-2019_casa_lar.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 005/2019/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 001/2019 (CASA LAR).</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1609/parecer_no_006-2019_cfeffo_ao_pl_no_011-2019_ab_2WvFRHr.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1609/parecer_no_006-2019_cfeffo_ao_pl_no_011-2019_ab_2WvFRHr.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 006/2019/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 011/2019 ABERTURA DE CRÉDITO SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1610/parecer_no_007-2019_cfeffo_ao_pl_no_008-2019_loa_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1610/parecer_no_007-2019_cfeffo_ao_pl_no_008-2019_loa_2020.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2019/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 008/2019 LOA 2020.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_no_008-2019_cfeffo_ao_pl_no_007-2019_al_0aufg9t.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_no_008-2019_cfeffo_ao_pl_no_007-2019_al_0aufg9t.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/2019/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 007/2019 (ALTERAÇÃO NA LEI DO SIM).</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1719/parecer_no_009-2019_cfeffo_ao_pl_no_011-2018_ad_U0F4J34.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1719/parecer_no_009-2019_cfeffo_ao_pl_no_011-2018_ad_U0F4J34.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2019/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 011/2018.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1614/parecer_no_011-2019_-_redacao_final_-_aut._de_l_eAHL9z8.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1614/parecer_no_011-2019_-_redacao_final_-_aut._de_l_eAHL9z8.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 011/2019/CFEFFO - AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 467/2019, ABERTURA DE CRÉDITO SUPLEMENTAR - REDAÇÃO FINAL.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1615/parecer_no_012-2019_cfeffo_-_redacao_final_loa_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1615/parecer_no_012-2019_cfeffo_-_redacao_final_loa_2020.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 012/2019/CFEFFO - AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 468/2019 DISPONDO SOBRE A LEI ORÇAMENTÁRIA 2020 - REDAÇÃO FINAL.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t>Parecer Comissão CGSP</t>
   </si>
   <si>
     <t>CGSP - Gestão e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1334/cgsp_parecer_no_001-2019_-_pl_no_002-2019_reaju_yBdhWZA.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1334/cgsp_parecer_no_001-2019_-_pl_no_002-2019_reaju_yBdhWZA.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2019/CGSP - AO PROJETO DE LEI ORDINÁRIA Nº 002/2019, REAJUSTE REMUNERAÇÃO SERVIDORES DA CMM.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>VÂNIA RITTER, AGENOR FEITOSA, Cleder Barth, Deca (Fredson), José Ramos, NEI TEIXEIRA, SIDNEY (BRUCE), Vilson Alves, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_decreto_legislativo_no_001-2019_-_ti_DtEh54R.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_decreto_legislativo_no_001-2019_-_ti_DtEh54R.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO HONORÍFICO DE CIDADÃO MEDICILANDENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1148/pl_ordinaria_001-2019_casa_la_assistencia_social.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1148/pl_ordinaria_001-2019_casa_la_assistencia_social.pdf</t>
   </si>
   <si>
     <t>DISPÕEM SOBRE O SERVIÇO DE ACOLHIMENTO INSTITUCIONAL DE CRIANÇAS E ADOLESCENTES SOBRE MEDIDA PROTETIVA DE ABRIGO NO MUNICÍPIO DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1149/pl_ordinaria_002-2019_-_reajuste_servidores_da_cmm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1149/pl_ordinaria_002-2019_-_reajuste_servidores_da_cmm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_ordinaria_no_003-2019_-_cria__wi_nJmPmni.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_ordinaria_no_003-2019_-_cria__wi_nJmPmni.pdf</t>
   </si>
   <si>
     <t>"Programa Wi-Fi do CACAU", nas Praças, Parques e Pontos Turísticos do Município de Medicilândia/PA, por Intermédio de Convênios e Parcerias Público-Privadas e dá Outras Providências.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_004-2019_codigo_de_etica_edil_9z0t7Hu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_004-2019_codigo_de_etica_edil_9z0t7Hu.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO DE ÉTICA DO MUNICÍPIO DE MEDICILÂNDIA, ESTADO DO PARÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1292/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1292/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_no_006-2019_prorama_prata_da_cas_sfLuMDw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_no_006-2019_prorama_prata_da_cas_sfLuMDw.pdf</t>
   </si>
   <si>
     <t>Cria o “Programa Prata da Casa”, que estabelece a obrigatoriedade de disponibilização de oportunidade para a apresentação de grupos, bandas, cantores ou instrumentistas locais na abertura de eventos musicais que contem com financiamento público municipal.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1426/plo_007.2019_-alteracao_na_lei_do_sim.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1426/plo_007.2019_-alteracao_na_lei_do_sim.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 425/2015, SERVIÇO DE INSPEÇÃO MUNICIPAL DE PRODUTOS DE ORIGEM ANIMAL E VEGETAL - SIM, INSTITUI TAXAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1486/plo_n_008.2019_-_lei_orcamentaria_loa_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1486/plo_n_008.2019_-_lei_orcamentaria_loa_2020.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE MEDICILÂNDIA, ESTADO DOPARÁ, PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1529/plo_no_009.2019_-_reformulacao_da_criacao_do_cme.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1529/plo_no_009.2019_-_reformulacao_da_criacao_do_cme.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REFORMULAÇÃO DA LEI DE CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>Deca (Fredson), Cleder Barth, NEI TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Medicilândia, Estado do Pará, o “Dia Municipal do Agente Comunitário de Saúde e do Agente de Combate as Endemias” e dá outras providências.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1509/plo_no_011.2019_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1509/plo_no_011.2019_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1566/plo_012-2019_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1566/plo_012-2019_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE "AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S. A., E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1162/projeto_de_resolucao_no_001-2019_-_banco_de_dad_EchFCvV.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1162/projeto_de_resolucao_no_001-2019_-_banco_de_dad_EchFCvV.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias, no âmbito do Poder Legislativo do Município de MEDICILÂNDIA/PA, e dá outras providencias.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1606/projeto_de_emenda_a_lei_organica_045.2019_-_mes_br7A8IT.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1606/projeto_de_emenda_a_lei_organica_045.2019_-_mes_br7A8IT.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO INCISO XVIII DO ARTIGO 67 DA LEI ORGÂNICA MUNICIPAL DE MEDICILÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_no_001-2019_pedido_de_informacoes__x1NRlIY.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_no_001-2019_pedido_de_informacoes__x1NRlIY.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES SOBRE ACS DO KM 110 SUL.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_no_002-2019_criacao_fm_de_agricult_jiw9mx9.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_no_002-2019_criacao_fm_de_agricult_jiw9mx9.pdf</t>
   </si>
   <si>
     <t>INDICA PROJETO DE LEI DE CRIAÇÃO DO FUNDO MUNICIPAL DE DESENVOLVIMENTO RURAL SUSTENTÁVEL (FMDRS).</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_no_003-2019_pedido_de_informacoes__FtHTUCu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_no_003-2019_pedido_de_informacoes__FtHTUCu.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PEDIDO DE INFORMAÇÕES SOBRE SERVIDOR.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1127/requerimento_no_004-2019_doacao_de_imovel_para__2LdZZb1.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1127/requerimento_no_004-2019_doacao_de_imovel_para__2LdZZb1.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA PROJETO DE LEI DE DOAÇÃO DE IMÓVEL PARA REALIZAÇÃO DE OBRAS DO ESTADO/PA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_no_005-2018_convoca_secretario_de__dMMOAGW.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_no_005-2018_convoca_secretario_de__dMMOAGW.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE PARA SE FAZER PRESENTE EM SESSÃO ORDINÁRIA DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_no_006-2019_pedido_de_informacoes__KFc0CJz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_no_006-2019_pedido_de_informacoes__KFc0CJz.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES SOBRE ACS KM 80 SUL.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_no_007-2019_pedido_de_informacoes__yRIC7y2.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_no_007-2019_pedido_de_informacoes__yRIC7y2.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - PEDIDO DE INFORMAÇÕES PROFESSOR CUIDADOR DE CRIANÇAS ESPECIAIS.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_no_008-2019_pedido_de_informacoes__vWHY5je.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_no_008-2019_pedido_de_informacoes__vWHY5je.pdf</t>
   </si>
   <si>
     <t>AO SETOR TRIBUTÁRIO PMM - PEDIDO DE INFORMAÇÕES LICENÇA DE BARES.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_no_009-2019_audiencia_publica_seto_5iuek9m.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_no_009-2019_audiencia_publica_seto_5iuek9m.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA, PAUTA SAÚDE PÚBLICA ENCAMINHAMENTOS.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_no_010-2019_regularizacao_fornecim_GrKwPy9.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_no_010-2019_regularizacao_fornecim_GrKwPy9.pdf</t>
   </si>
   <si>
     <t>À SAÚDE - REGULARIZAÇÃO NO FORNECIMENTO DE MEDICAMENTOS CONTROLADOS CAPS.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_011-2019_pedido_de_informacoes__fFVIR5q.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_011-2019_pedido_de_informacoes__fFVIR5q.pdf</t>
   </si>
   <si>
     <t>AO DEPARTAMENTO DE RH DA PMM - PEDIDO DE INFORMAÇÕES DIVERGÊNCIA REMUNERAÇÃO DE SERVIDORES.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento_no_012-2019_agua_vale_das_minas_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento_no_012-2019_agua_vale_das_minas_-_cleder.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS ABASTECIMENTO DE ÁGUA NO BAIRRO VALE DAS MINAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_013-2019_cheques_moradias_gover_U8RXq89.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_013-2019_cheques_moradias_gover_U8RXq89.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO - DEMANDA CHEQUES MORADIAS PARA MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_014-2019_pedido_de_informacoes__DRmMc8O.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_014-2019_pedido_de_informacoes__DRmMc8O.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES PROJETO PARQUE DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_015-2019_requerimento_049-2018_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_015-2019_requerimento_049-2018_-_cleder.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA AO EXECUTIVO MUNICIPAL E DEMAIS ÓRGÃOS PÚBLICOS MP/PA E RECEITA FEDERAL.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_016-2019_cumprimento_de_lei_fil_HgbtUWU.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_016-2019_cumprimento_de_lei_fil_HgbtUWU.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CUMPRIMENTO DE LEI MUNICIPAL Nº 429/2015.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_017-2019_pedido_de_informacoes__66Q3qEM.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_017-2019_pedido_de_informacoes__66Q3qEM.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CONVÊNIO FRENTE DA CIDADE.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1184/requerimento_no_018-2019_pedido_de_informacoes__7Un2Mrj.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1184/requerimento_no_018-2019_pedido_de_informacoes__7Un2Mrj.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO DE MINAS E ENERGIA - PEDIDO DE INFORMAÇÕES PROGRAMA LUZ PARA TODOS EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1185/requerimento_no_019-2019_pedido_de_informacoes__fw7d0Fh.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1185/requerimento_no_019-2019_pedido_de_informacoes__fw7d0Fh.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES VEÍCULO CAMINHONETE DA SAÚDE.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_020-2019_dep._paulo_bengtson_em_yOroWQi.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_020-2019_dep._paulo_bengtson_em_yOroWQi.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO PAULO BENGTSON - EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_021-2019_ao_presidente_cmm_-_co_tk6K9jj.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_021-2019_ao_presidente_cmm_-_co_tk6K9jj.pdf</t>
   </si>
   <si>
     <t>CONVOCA CONTROLE INTERNO, BIÊNIO 2017/2018 NA COMISSÃO CCJCR.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_no_022-2018_asfalto_para_vila_paca_5Cg9sNE.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_no_022-2018_asfalto_para_vila_paca_5Cg9sNE.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - ASFALTAMENTO RUAS DE VILA PACAL.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>AO SENADOR ZEQUINHA MARINHO PSC/PA - REGULARIZAÇÃO FUNDIÁRIA BAIRRO DE VILA PACAL.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_no_024-2019_pedido_de_informacoes__TQgU4Oj.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_no_024-2019_pedido_de_informacoes__TQgU4Oj.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO PODER LEGISLATIVO - PEDIDO DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_no_025-2019_cumprimento_de_lei_do__a1aoWA8.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_no_025-2019_cumprimento_de_lei_do__a1aoWA8.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CUMPRIMENTO DE LEI FEDERAL DOS RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_no_026-2019_dep._paulo_bengtson_ju_XMDVrN0.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_no_026-2019_dep._paulo_bengtson_ju_XMDVrN0.pdf</t>
   </si>
   <si>
     <t>DEPUTADO PAULO BENGTOSN - DEMANDA JUNTA MILITAR ALISTAMENTO MILITAR.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1211/requerimento_no_027-2019_ao_governo_municipal_c_XQ3nbSr.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1211/requerimento_no_027-2019_ao_governo_municipal_c_XQ3nbSr.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CRIAÇÃO DA GUARDA MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_no_028-2019_a_eletrobras_e_governo_cCQO59S.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_no_028-2019_a_eletrobras_e_governo_cCQO59S.pdf</t>
   </si>
   <si>
     <t>À ELETROBRÁS - CONSTRUÇÃO DE TERMINAL RODOVIÁRIO DO CACAU EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_no_029-2019_pedido_de_informacoes__UpXOfZz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_no_029-2019_pedido_de_informacoes__UpXOfZz.pdf</t>
   </si>
   <si>
     <t>SESPA REGIONAL, EM ALTAMIRA - PEDIDO DE INFORMAÇÕES, SUSPENSÃO DE PROCEDIMENTOS CIRÚRGICOS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_no_030-2019_sessao_especial_reform_XVTtnKM.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_no_030-2019_sessao_especial_reform_XVTtnKM.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO E REALIZAÇÃO DE SESSÃO ESPECIAL DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_no_031-2019_pedido_de_informacoes__4LhUWcc.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_no_031-2019_pedido_de_informacoes__4LhUWcc.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE MEIO AMBIENTE - PEDIDO DE INFORMAÇÕES, PROJETOS PENDENTES  DO LUZ PARA TODOS .</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_no_032-2019_instalacao_equipamento_rc8Enmj.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_no_032-2019_instalacao_equipamento_rc8Enmj.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE SAÚDE - INSTALAÇÃO DE EQUIPAMENTOS E FUNCIONAMENTO UBS DE VILA PACAL.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_no_033-2019_cronograma_de_trabalho_KrNB7ns.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_no_033-2019_cronograma_de_trabalho_KrNB7ns.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CRONOGRAMA DE TRABALHO SECRETARIAS MUNICIPAIS DE TRANSPORTE E VIAÇÃO E OBRAS.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>Vilson Alves</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1240/requerimento_no_034-2019_conv._secr._saude_dani_sBgfFGd.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1240/requerimento_no_034-2019_conv._secr._saude_dani_sBgfFGd.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE SAÚDE DO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_no_035-2019_secretario_de_saude_re_NK3ZEQo.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_no_035-2019_secretario_de_saude_re_NK3ZEQo.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DA REDE CEGONHA NO HOSPITAL MUNICIPAL DE MEDICILÂNDIA</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_036-2019_regularizacao_fundiari_BRFD5EX.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_036-2019_regularizacao_fundiari_BRFD5EX.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - LEGALIZAÇÃO FUNDIÁRIA URBANA.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_no_037-2019_projeto_escola_camisa__XMZYpmM.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_no_037-2019_projeto_escola_camisa__XMZYpmM.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO PAULO BENGTSON, APOIO NA IMPLANTAÇÃO DO PROJETO CAMISA DEZ.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_no_038-2019_ao_dnit_limpeza_margen_EtqQ4LW.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_no_038-2019_ao_dnit_limpeza_margen_EtqQ4LW.pdf</t>
   </si>
   <si>
     <t>AO DNIT ALTAMIRA, MANUTENÇÃO DE PISTA ASFALTADA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento_no_039-2019_pedido_de_informacoes__LxFFjNZ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento_no_039-2019_pedido_de_informacoes__LxFFjNZ.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES EMENDA DEPUTADO GIOVANNI QUEIROZ.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE A FROTA DE MAQUINÁRIOS.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>À EMPRESA ROCHA ENGENHARIA - REQUER O PAGAMENTO DE IMPOSTO ISS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_042-2019_bairro_surubim_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_042-2019_bairro_surubim_-_cleder.pdf</t>
   </si>
   <si>
     <t>ABAIXO ASSINADO AO EXECUTIVO MUNICIPAL, COMUNIDADE BAIRRO SURUBIM.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1254/requerimento_no_043-2019_emenda_dep._eraldo_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1254/requerimento_no_043-2019_emenda_dep._eraldo_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO PARÁ - QUE ATENDA EMENDA PARLAMENTAR DEMANDA DO ESPORTE.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_044-2019_emenda_dep._eraldo_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_044-2019_emenda_dep._eraldo_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO, ATENDIMENTO DE EMENDA PARLAMENTAR DEMANDA SISTEMA DE ABASTECIMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_no_045-2019_ao_governo_do_estado_m_n6sseZL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_no_045-2019_ao_governo_do_estado_m_n6sseZL.pdf</t>
   </si>
   <si>
     <t>A SESPA - REALIZAÇÃO DE MUTIRÃO ATENDIMENTO OFTALMOLÓGICO EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_no_046-2019_ao_governo_do_estado_m_CzEQwkg.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_no_046-2019_ao_governo_do_estado_m_CzEQwkg.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO (SEJUDH) MUTIRÃO DA CIDADANIA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_no_047-2019_diretor_geral_da_cepla_TNoz02n.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_no_047-2019_diretor_geral_da_cepla_TNoz02n.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR GERAL DA CEPLAC - CONVITE VISITA AO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_no_048-2019_coordenador_da_ceplac__7DOQyDw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_no_048-2019_coordenador_da_ceplac__7DOQyDw.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR REGIONAL DA CEPLAC - APOIO TÉCNICO NA PRODUÇÃO CACAUEIRA (CLONAGEM E ENXERTIA).</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_no_049-2019_uso_de_carro_oficial-deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_no_049-2019_uso_de_carro_oficial-deca.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO MUNICIPAL - PROVIDÊNCIAS AMBULÂNCIA DA AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_no_050-2018_pedido_de_informacoes__r8SeAvA.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_no_050-2018_pedido_de_informacoes__r8SeAvA.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO MUNICIPAL - PEDIDO DE INFORMAÇÕES LEGALIZAÇÃO FUNDIÁRIA URBANA.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>SIDNEY (BRUCE), José Ramos, NEI TEIXEIRA, RUBSMÁRIO, Tião Leite, Vilson Alves, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_051-2018_junta_militar_medicila_IWfqO9P.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_051-2018_junta_militar_medicila_IWfqO9P.pdf</t>
   </si>
   <si>
     <t>JUNTA MILITAR PARA REALIZAR ALISTAMENTO MILITAR EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_no_052-2019_sessao_especial_trafeg_PNGukrd.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_no_052-2019_sessao_especial_trafeg_PNGukrd.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SESSÃO ESPECIAL - PAUTA: TRAFEGABILIDADE AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1273/requerimento_no_053-2019_uso_de_carro_oficial-deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1273/requerimento_no_053-2019_uso_de_carro_oficial-deca.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DA PREFEITURA (CAMINHÃO TRUCK) PERMANECER NO PÁTIO DO TRANSPORTE QUANDO NÃO ESTIVER EM SERVIÇO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_054-2019_emenda_dep._eraldo_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_054-2019_emenda_dep._eraldo_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO ESTADO/PA - EXECUÇÃO DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_no_055-2019_emenda_dep._eraldo_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_no_055-2019_emenda_dep._eraldo_-_cleder.pdf</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_no_056-2019__-_encaminha_abaixo_as_wlQBI7v.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_no_056-2019__-_encaminha_abaixo_as_wlQBI7v.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA ABAIXO ASSINADO AO EXECUTIVO MUNICIPAL, DEMANDA DE INTERESSE DA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1282/requerimento_no_057-2019_emenda_dep._eraldo_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1282/requerimento_no_057-2019_emenda_dep._eraldo_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO DO PARÁ - REQUER EXECUÇÃO DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1284/requerimento_no_058-2018_pedido_de_informacoes__cNyzGC9.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1284/requerimento_no_058-2018_pedido_de_informacoes__cNyzGC9.pdf</t>
   </si>
   <si>
     <t>AO MINISTÉRIO PÚBLICO ESTADUAL/MEDICILÂNDIA - PEDIDO DE INFORMAÇÕES SOBRE RECOMENDAÇÃO REALIZAÇÃO DE CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_no_059-2018_pedido_de_informacoes__zZEfK2t.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_no_059-2018_pedido_de_informacoes__zZEfK2t.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE ASSISTÊNCIA SOCIAL - PEDIDO DE INFORMAÇÕES PROGRAMAS SOCIAIS EM EXECUÇÃO.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_no_060-2019_a_secr._saude_-_pedido_yTjF2Eo.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_no_060-2019_a_secr._saude_-_pedido_yTjF2Eo.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE SAÚDE - PEDIDO DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_no_061-2019_providencias_predio_bb_Z5Tz0KZ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_no_061-2019_providencias_predio_bb_Z5Tz0KZ.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PROVIDÊNCIAS EM RELAÇÃO AO PRÉDIO DO BANCO DO BRASIL, LOCALIZADO EM VILA PACAL.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1295/requerimento_no_062-2019_informacoes_-__residuo_ZaB5xkh.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1295/requerimento_no_062-2019_informacoes_-__residuo_ZaB5xkh.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CUMPRIMENTO DE LEI DOS RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_no_063-2019_informacoes__recurso_q_0OmoYNE.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_no_063-2019_informacoes__recurso_q_0OmoYNE.pdf</t>
   </si>
   <si>
     <t>A SAÚDE MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE RECURSO PARA PAGAMENTO DOS MAIS MÉDICOS.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_no_064-2019_informacoes__fala_do_e_coAaIym.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_no_064-2019_informacoes__fala_do_e_coAaIym.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES SOBRE FALA DO EDIL BRUCI, NA TRIBUNA DA CÂMARA DIA 29/04, EM RELAÇÃO A AGIOTAGEM.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_no_065-2019_a_secr._saude_-_pedido_sJIDKA4.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_no_065-2019_a_secr._saude_-_pedido_sJIDKA4.pdf</t>
   </si>
   <si>
     <t>A SAÚDE MUNICIPAL - PEDIDO DE INFORMAÇÕES LISTA DE PROFISSIONAIS DA SAÚDE LOTADOS NA SECRETARIA MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1304/requerimento_no_066-2019_convoca_prefeito_para__BwSzbBs.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1304/requerimento_no_066-2019_convoca_prefeito_para__BwSzbBs.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO PREFEITO MUNICIPAL PARA SESSÃO ORDINÁRIA DA CMM.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1305/requerimento_no_067-2019_emenda_dep._eraldo_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1305/requerimento_no_067-2019_emenda_dep._eraldo_-_ramos.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL ERALDO PIMENTA, MDB/PA - EMENDA PARLAMENTAR COMUNIDADE AGROVILA VERDES FLORESTA.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_no_068-2019_emenda_dep._eraldo_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_no_068-2019_emenda_dep._eraldo_-_ramos.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ERALDO PIMENTA, MDB/PA - EMENDA PARLAMENTAR COMUNIDADE JORGE BUENO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1311/requerimento_no_069-2019_informacoes_patrimonio-deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1311/requerimento_no_069-2019_informacoes_patrimonio-deca.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES PATRIMÔNIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1312/requerimento_no_070-2019_celpa_suspensao_de_pos_IM504rz.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1312/requerimento_no_070-2019_celpa_suspensao_de_pos_IM504rz.pdf</t>
   </si>
   <si>
     <t>A CELPA ALTAMIRA - MANUTENÇÃO DE REDE ELÉTRICA KM 85 SUL.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_no_071-2019_pedido_de_informacoes__K3YYgkq.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_no_071-2019_pedido_de_informacoes__K3YYgkq.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES OFICIAIS MAQUINÁRIO NO KM 75 SUL.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_no_073-2019_aquisicao_de_imovel_pa_35w2IsO.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_no_073-2019_aquisicao_de_imovel_pa_35w2IsO.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - AQUISIÇÃO DE ÁREA PARA CEMITÉRIO.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_no_074-2019_ao_executivo_diagnosti_WG8KJF9.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_no_074-2019_ao_executivo_diagnosti_WG8KJF9.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - DIAGNÓSTICO DA PRODUÇÃO E DESENVOLVIMENTO DA CACAUICULTURA EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_no_075-2019_informacoes_sobre_os_g_5d5oeLU.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_no_075-2019_informacoes_sobre_os_g_5d5oeLU.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES GASTOS FINANCEIROS FESTIVIDADES ANIVERSÁRIO DO MUNICÍPIO E DIA DAS MÃES.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Tião Leite, José Ramos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_no_076-2019_a_celpa_pedido_de_info_s8v4TC8.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_no_076-2019_a_celpa_pedido_de_info_s8v4TC8.pdf</t>
   </si>
   <si>
     <t>A CELPA ALTAMIRA - PEDIDO DE INFORMAÇÕES PROGRAMA LUZ PARA TODOS EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_no_077-2019_pedido_de_informacoes__U8qxiGm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_no_077-2019_pedido_de_informacoes__U8qxiGm.pdf</t>
   </si>
   <si>
     <t>A SAÚDE - PEDIDO DE INFORMAÇÕES ATENDIMENTO DE INDICATIVO EQUIPAMENTOS DE EPI.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1324/requerimento_no_078-2019_pedido_de_informacoes_educacao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1324/requerimento_no_078-2019_pedido_de_informacoes_educacao.pdf</t>
   </si>
   <si>
     <t>A EDUCAÇÃO - PEDIDO DE INFORMAÇÕES TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_079-2019_sespa_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_079-2019_sespa_-_cleder.pdf</t>
   </si>
   <si>
     <t>A SESPA - ENCAMINHA PARA PROVIDÊNCIAS RELATÓRIO DE VISITA A POSTOS DE SAÚDE.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_080-2019_conselho_gestor_do_fun_NoUUWLn.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_080-2019_conselho_gestor_do_fun_NoUUWLn.pdf</t>
   </si>
   <si>
     <t>AO FUNCACAU - APOIO NA REALIZAÇÃO DO DIAGNÓSTICO DA LAVOURA CACAUEIRA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1327/requerimento_no_081-2019_celpa-altamira_substit_LPiXNjc.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1327/requerimento_no_081-2019_celpa-altamira_substit_LPiXNjc.pdf</t>
   </si>
   <si>
     <t>A CELPA ALTAMIRA - SUBSTITUIÇÃO DE POSTEAMENTE DA REDE ELÉTRICA, VICINAL KM 105 SUL.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>Tião Leite, José Ramos, SIDNEY (BRUCE), ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_no_082-2019_comissao_especial_de_e_SrP4P9S.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_no_082-2019_comissao_especial_de_e_SrP4P9S.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE COMISSÃO ESPECIAL DE ESTUDO.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento_no_083-2019_pedido_de_informacoes__bU1p5OH.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento_no_083-2019_pedido_de_informacoes__bU1p5OH.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES, GASTOS RECUPERAÇÃO DE PONTES KM 70 NORTE.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento_no_084-2019_pedido_de_informacoes__W4vLntS.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento_no_084-2019_pedido_de_informacoes__W4vLntS.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES, PERCA DE RECURSO ATENÇÃO PRIMÁRIA.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_085-2019_ao_incra_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_085-2019_ao_incra_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO INCRA - PEDIDO DE INFORMAÇÕES VIABILIDADE RESERVA INDÍGENA.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_no_086-2019_pedido_de_informacoes__ic1xJFo.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_no_086-2019_pedido_de_informacoes__ic1xJFo.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES TRATOR PARA COMUNIDADE JORGE BUENO.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento_no_087-2019_pedido_de_informacoes__ytxkJzE.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento_no_087-2019_pedido_de_informacoes__ytxkJzE.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES OFICIAIS OBRAS INACABADAS E/OU PARALISADAS.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_no_088-2019_pedido_de_informacoes__d49hfHK.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_no_088-2019_pedido_de_informacoes__d49hfHK.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES PREVISÃO TERMINO OBRA FEIRA MUNICIPAL DO PRODUTOR.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_no_089-2019_pedido_de_informacoes__QShvSIC.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_no_089-2019_pedido_de_informacoes__QShvSIC.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA MUNICIPAL DE SAÚDE - PEDIDO DE INFORMAÇÕES FUNCIONAMENTO DO ESF DE VILA PACAL.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_no_090-2019_celpa_troca_de_poste_-_agenor.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_no_090-2019_celpa_troca_de_poste_-_agenor.pdf</t>
   </si>
   <si>
     <t>A CELPA ALTAMIRA - SUBSTITUIÇÃO DE POSTEAMENTO RUA INDEPENDÊNCIA, BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_no_091-2019_pedido_de_informacoes__0Df4ULX.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_no_091-2019_pedido_de_informacoes__0Df4ULX.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES EXECUÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Tião Leite, AGENOR FEITOSA, José Ramos, SIDNEY (BRUCE), Vilson Alves, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_no_092-2019_convoca_secretario_de__Zaw06ax.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_no_092-2019_convoca_secretario_de__Zaw06ax.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO SECRETÁRIO MUNICIPAL DE SAÚDE SE FAZER PRESENTE EM SESSÃO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_no_093-2019_pedido_de_informacoes__tm8tMJG.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_no_093-2019_pedido_de_informacoes__tm8tMJG.pdf</t>
   </si>
   <si>
     <t>À SAÚDE - PEDIDO DE INFORMAÇÕES, EMENDAS PARLAMENTARES.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_no_094-2019_ao_detran_para_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_no_094-2019_ao_detran_para_-_nei.pdf</t>
   </si>
   <si>
     <t>AO DETRAN/PA - SUGERE SUSPENSÃO DE FUTURAS AÇÕES DE APREENSÃO E MULTAS DE VEÍCULOS AUTOMOTORES E MOTOCICLETAS EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_no_95-2019_pedido_de_informacoes_s_wU6ES4I.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_no_95-2019_pedido_de_informacoes_s_wU6ES4I.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AOS ÓRGÃOS COMPETENTES, PAGAMENTO DE PRECATÓRIAS A PROFESSORES.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1365/requerimento_no_096-2019_secretraria_de_educao_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1365/requerimento_no_096-2019_secretraria_de_educao_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PEDIDO DE INFORMAÇÕES, FROTA DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>Tião Leite, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_097-2019_pedido_de_publicidade__dRrsy4d.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_097-2019_pedido_de_publicidade__dRrsy4d.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CMM - PEDE PUBLICIDADE NOS ATOS PÚBLICOS DE REPASSE E DESPESAS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_099-2019_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_099-2019_deca.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE VIAÇÃO E OBRAS - PEDIDO DE INFORMAÇÕES SOBRE DEMISSÃO DE SERVIDOR.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_100-2019_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_100-2019_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE VIAÇÃO E OBRAS - PEDIDO DE INFORMAÇÕES SOBRE CARRO PIPA.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_no_101-2019_pedido_de_informacoes__iyESFYy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_no_101-2019_pedido_de_informacoes__iyESFYy.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES RUAS MUNICIPAIS QUE IRÃO RECEBER PAVIMENTAÇÃO ASFÁLTICA, PROJETO ATUAL EXECUÇÃO 2019.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_102-2019_emenda_parlamentar_sau_sDJ44wL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_102-2019_emenda_parlamentar_sau_sDJ44wL.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES INSTALAÇÃO DE EQUIPAMENTOS PROVENIENTE DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_103-2019_emenda_parlamentar_sau_YLk0lmA.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_103-2019_emenda_parlamentar_sau_YLk0lmA.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES AQUISIÇÃO E INSTALAÇÃO DE EQUIPAMENTOS ORIUNDOS DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_no_104-2019__informacoes_frota_educacao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_no_104-2019__informacoes_frota_educacao.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PEDIDO DE INFORMAÇÕES SOBRE QUALIFICAÇÃO PROFISSIONAL DE PROFESSORES COORDENADORES.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_no_105-2019__informacoes_frota_educacao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_no_105-2019__informacoes_frota_educacao.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PEDIDO DE INFORMAÇÕES VEÍCULOS PRÓPRIOS E ALUGADOS SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_no_106-2019_dep._milton_neves_emen_bNVRr8U.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_no_106-2019_dep._milton_neves_emen_bNVRr8U.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO NILTON NEVES - EMENDA PARLAMENTAR PARA MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1406/requerimento_no_107-2019_emenda_parlamentar_sau_jLmGA0E.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1406/requerimento_no_107-2019_emenda_parlamentar_sau_jLmGA0E.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES INSTALAÇÕES DE ITENS OBJETOS DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_108-2019_emenda_parlamentar_sau_qHvaGzu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_108-2019_emenda_parlamentar_sau_qHvaGzu.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES APLICAÇÃO DE RECURSO OBJETO DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_no_109-2019_celpa_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_no_109-2019_celpa_-_cleder.pdf</t>
   </si>
   <si>
     <t>À CELPA ALTAMIRA/PA - REDE DE ENERGIA ELÉTRICA NO KM 90 SUL.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_110-2019_saude_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_110-2019_saude_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PROTOCOLO DE DOCUMENTAÇÃO NA SECRETARIA MUNICIPAL DE SAÚDE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>SIDNEY (BRUCE), AGENOR FEITOSA, Cleder Barth, NEI TEIXEIRA, Vilson Alves</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_112-2019_maquinario_permanente__TG8GZvk.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_112-2019_maquinario_permanente__TG8GZvk.pdf</t>
   </si>
   <si>
     <t>MAQUINÁRIO PARA FICAR PERMANENTEMENTE NO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1423/requerimento_no_113-2019_pedidio_de_informacoes_69eMIj6.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1423/requerimento_no_113-2019_pedidio_de_informacoes_69eMIj6.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE - PEDIDO DE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1424/requerimento_no_114-2019_regimento_interno_e_le_oNELSUF.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1424/requerimento_no_114-2019_regimento_interno_e_le_oNELSUF.pdf</t>
   </si>
   <si>
     <t>CONSULTA JURÍDICA PARA INTERPRETAÇÃO E APLICAÇÃO DO REGIMENTO INTERNO E DA LEI ORGÂNICA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_115-2019_convoca_secretario_de__V1SUXvZ.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_115-2019_convoca_secretario_de__V1SUXvZ.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DE SECRETÁRIA MUNICIPAL DE ESPORTE, CULTURA E TURISMO.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1430/requerimento_no_116-2019_convoca_gencau_-_deca_aX1Y4Wu.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1430/requerimento_no_116-2019_convoca_gencau_-_deca_aX1Y4Wu.pdf</t>
   </si>
   <si>
     <t>CONVITE RESPONSÁVEL PELA EMPRESA GENCAU PESQUISA E INOVAÇÃO APLICADA EM AGROINDÚSTRIA LTDA.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1431/requerimento_no_117-2019_sespa_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1431/requerimento_no_117-2019_sespa_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SESPA - AQUISIÇÃO DE UTI NEONATAL PARA O HOSPITAL MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1432/requerimento_no_118-2018_pedido_de_informacoes__LeUXsYh.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1432/requerimento_no_118-2018_pedido_de_informacoes__LeUXsYh.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES PAGAMENTO DE INSALUBRIDADE.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_119-2019_funai_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_119-2019_funai_-_cleder.pdf</t>
   </si>
   <si>
     <t>À FUNAI - ESTUDO DE VIABILIDADE RESERVA INDÍGENA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_120-2019_pedido_de_informacoes__h5KBO5H.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_120-2019_pedido_de_informacoes__h5KBO5H.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES , REALIZAÇÃO DE POSSÍVEL LEILÃO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_no_121-2019__analise_de_agua_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_no_121-2019__analise_de_agua_ramos.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES DE ANÁLISE DE ÁGUAS DOS POÇOS ARTESIANOS E CONVENCIONAIS DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>Tião Leite, SIDNEY (BRUCE)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_no_122-2019_armario_pra_1o_e_2o_se_CROk4h5.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_no_122-2019_armario_pra_1o_e_2o_se_CROk4h5.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA CMM - AQUISIÇÃO DE ARMÁRIO ARQUIVO PARA 1º E 2º SECRETÁRIOS DA MESA DIRETORA.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_no_123-2019_frota_municipal_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_no_123-2019_frota_municipal_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - MAQUINÁRIOS FROTA MUNICIPAL EM PÁTIOS FINAIS DE SEMANA PARA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1460/requerimento_no_124-2019_celpa_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1460/requerimento_no_124-2019_celpa_-_cleder.pdf</t>
   </si>
   <si>
     <t>À CELPA ALTAMIRA - SUSPENSÃO DE REDE DE ENERGIA ELÉTRICA, NA BR 230, KM 85 NORTE.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1461/requerimento_no_125_moradores_135_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1461/requerimento_no_125_moradores_135_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REQUER CUMPRIMENTO DE ACORDO FIRMADO COM MORADORES DO KM 135 NORTE.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_126-2019_pedido_de_informacoes__IR7gxio.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_126-2019_pedido_de_informacoes__IR7gxio.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ASSISTÊNCIA SOCIAL - PEDIDO DE INFORMAÇÕES SOBRE FUNCIONAMENTO DO PROGRAMA BOLSA FAMÍLIA EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1468/requerimento_no_127-2019_salt_z_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1468/requerimento_no_127-2019_salt_z_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO PAULO BENGTSON - IMPLANTAÇÃO DO PROJETO SALTA-Z PARA ATENDER OS TRECHOS SECOS DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1470/requerimento_no_128-2019_rg_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1470/requerimento_no_128-2019_rg_ramos.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - SUGERI AQUISIÇÃO DE MATERIAIS E EQUIPAMENTOS ESPECIAIS PARA CONFECÇÃO DE RG NO SETOR DE IDENTIFICAÇÃO DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1471/requerimento_no_129_internet_escolas_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1471/requerimento_no_129_internet_escolas_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO FEDERAL - INTERNET NAS ESCOLAS MUNICIPAL DA ZONA RURAL NO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_130-2019_dnit_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_130-2019_dnit_-_cleder.pdf</t>
   </si>
   <si>
     <t>AO DNIT - SINALIZAÇÃO FRONTAL AS AGROVILAS AO LONGO DO MUNICÍPIO DE MEDICILÂNDIA, NA RODOVIA TRANSAMAZÔNICA.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1473/requerimento_no_131-2018_pedido_de_informacoes__1lCzmqL.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1473/requerimento_no_131-2018_pedido_de_informacoes__1lCzmqL.pdf</t>
   </si>
   <si>
     <t>À CELPA ALTAMIRA/PA - PEDIDO DE INFORMAÇÕES SOBRE OS VALORES REPASSADOS AO MUNICÍPIO DE MEDICILÂNDIA REFERENTE A TAXA DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1474/requerimento_no_132-2019_rediscussao_da_lei_de__oDSDMka.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1474/requerimento_no_132-2019_rediscussao_da_lei_de__oDSDMka.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - SUGERI REDISCUSSÃO DA LEI MUNICIPAL Nº 267/2005, TAXA DE CONTRIBUIÇÃO DE ILUMINAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_133-2019_chacreiros_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_133-2019_chacreiros_ramos.pdf</t>
   </si>
   <si>
     <t>AO SENADOR ZEQUINHA MARINHO PSC/PA - APOIO NA LEGALIZAÇÃO DE TERRAS DOS CHACAREIROS DO ANTIGO PROJETO PACAL EM MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_134-2019_pedido_de_informacoes__hwSKTaS.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_134-2019_pedido_de_informacoes__hwSKTaS.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES LOCAL E FUNCIONAMENTO DA CASA MUNICIPAL DA GESTANTE.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_135-2019_pedido_de_informacoes__pGnEkkF.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_135-2019_pedido_de_informacoes__pGnEkkF.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES LISTA DE FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1484/requerimento_no_136-2019_pedido_de_informacoes__VJilvkR.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1484/requerimento_no_136-2019_pedido_de_informacoes__VJilvkR.pdf</t>
   </si>
   <si>
     <t>FUNASA/BELÉM - PEDIDO DE INFORMAÇÕES CONVÊNIO COM MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_137-2019__-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_137-2019__-_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CUMPRIMENTO DE LEI MUNICIPAL Nº 399/2013.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1489/requerimento_no_138-2019__informacoes_executivo_6WmabXr.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1489/requerimento_no_138-2019__informacoes_executivo_6WmabXr.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE A ADMINISTRAÇÃO DO PARQUE MUNICIPAL DE EXPOSIÇÃO.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1490/requerimento_no_139-2019_convoca_secretario_agr_WJoF7Gt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1490/requerimento_no_139-2019_convoca_secretario_agr_WJoF7Gt.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO SECRETÁRIO MUNICIPAL DE AGRICULTURA SENHOR ESTANISLEI BUFFON, PARA SESSÃO DO DIA 14/10.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1495/requerimento_no_140-2019_convoca_prefeito.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1495/requerimento_no_140-2019_convoca_prefeito.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO PREFEITO MUNICIPAL DE MEDICILÂNDIA - SENHOR CELSO TRZECIAK, PARA SESSÃO DO DIA 14/10/2019.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_141-2019__-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_141-2019__-_cleder.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO FEDERAL - MINISTÉRIO DE AGRICULTURA E GOVERNO DE ESTADO/PA - SELO DE EXCELÊNCIA DA QUALIDADE DO CACAU.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1499/requerimento_no_142-2019_pedido_de_informacoes__IXv3zzK.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1499/requerimento_no_142-2019_pedido_de_informacoes__IXv3zzK.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE CONCLUSÃO OBRA PRÉDIO DA FEIRA MUNICIPAL DO AGRICULTOR.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1500/requerimento_no_143-2019__-_assistencia_social_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1500/requerimento_no_143-2019__-_assistencia_social_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - POLÍTICAS PÚBLICAS DE INCLUSÃO SOCIAL. DAS CRIANÇAS E ADOLESCENTE.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1501/requerimento_no_144-2019_pedido_de_informacoes_educacao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1501/requerimento_no_144-2019_pedido_de_informacoes_educacao.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - PEDIDO DE INFORMAÇÕES PROFISSIONAIS PSICÓLOGOS PARA AS ESCOLAS PÚBLICAS MUNICIPAL.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_145-2019_celpa_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_145-2019_celpa_-_ramos.pdf</t>
   </si>
   <si>
     <t>À CENTRAIS ELÉTRICA DO PARÁ, ESCRITÓRIO DE ALTAMIRA - PODA DE ÁRVORES PRÓXIMAS A REDE DE ENERGIA ELÉTRICA NO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1510/requerimento_no_146-2019_rg_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1510/requerimento_no_146-2019_rg_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - DESLOCAR E/OU ALOCAR CAMINHONETE PARA PRESTAR SERVIÇO A SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1511/requerimento_no_147-2019_terminal_rodoviario_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1511/requerimento_no_147-2019_terminal_rodoviario_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO DE TERMINAL RODOVIÁRIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1512/requerimento_no_148-2019__-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1512/requerimento_no_148-2019__-_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO ESTADUAL - ESTUDO E VIABILIDADE DE IMPLANTAÇÃO DE NÚCLEO UNIVERSITÁRIO EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1513/requerimento_no_149-2019_dep.__emenda_parlament_wfYFgnO.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1513/requerimento_no_149-2019_dep.__emenda_parlament_wfYFgnO.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL NILTON NEVES - EMENDA PARLAMENTAR TORRE DE WI-FI RURAL.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1514/requerimento_no_150-2019_sespa_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1514/requerimento_no_150-2019_sespa_-_deca.pdf</t>
   </si>
   <si>
     <t>À SESPA ALTAMIRA - FISCALIZAÇÃO DOS POSTOS DE SAÚDE E NO HOSPITAL MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_151-2019_informacoes_ao_executi_DyrAPYl.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_151-2019_informacoes_ao_executi_DyrAPYl.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES EXECUÇÃO ORÇAMENTÁRIA RECURSO DA ARRECADAÇÃO PRÓPRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_152-2019_informacoes_patrimonio-nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_152-2019_informacoes_patrimonio-nei.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES PATRIMÔNIO PÚBLICO (MAQUINÁRIOS SUCATEADOS).</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1520/requerimento_no_153-2019__-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1520/requerimento_no_153-2019__-_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO ESTADUAL - PROFISSIONAL DEFENSOR PÚBLICO PARA A COMARCA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1521/requerimento_no_154-2019_instalacao_de_poste_po_BOPIkMd.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1521/requerimento_no_154-2019_instalacao_de_poste_po_BOPIkMd.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - POSTO POLÍCIA MILITAR PARA O DISTRITO UNIÃO DA FLORESTA, KM 120.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1531/requerimento_no_155-2019_placa__bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1531/requerimento_no_155-2019_placa__bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PÓRTICO DE RECEPÇÃO BOAS VINDAS A MEDICILÂNDIA "CAPITAL NACIONAL DO CACAU".</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1532/requerimento_no_156-2019_sespa_-_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1532/requerimento_no_156-2019_sespa_-_cleder.pdf</t>
   </si>
   <si>
     <t>À SESPA BELÉM - IMUNIZAÇÃO DA POPULAÇÃO DE MEDICILÂNDIA CONTRA A MENINGITE.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_no_157-2019_pedido_de_informacoes_educacao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_no_157-2019_pedido_de_informacoes_educacao.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - PEDIDO DE INFORMAÇÕES CONSTRUÇÃO DA ESCOLA LIBERDADE DOIS.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_158-2019__licitacoes_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_158-2019__licitacoes_-_deca.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CÓPIA PROCESSO LICITATÓRIOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no_159-2019__-_assistencia_social_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no_159-2019__-_assistencia_social_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - AÇÃO SOCIAL TRABALHO DE APOIO A CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1535/requerimento_no_160-2019_ao_executivo_pedido_de_4ofI094.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1535/requerimento_no_160-2019_ao_executivo_pedido_de_4ofI094.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES RELAÇÃO E CONTRATO IMÓVEIS LOCADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1536/requerimento_no_161-2019_ao_executivo_pedido_de_isS8P7C.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1536/requerimento_no_161-2019_ao_executivo_pedido_de_isS8P7C.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES RELAÇÃO DE PONTES RECUPERADAS E CONSTRUIDAS, LICITAÇÃO E EMPRESA VENCEDORA DO CERTAME.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1537/requerimento_no_162-2019_educacao_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1537/requerimento_no_162-2019_educacao_-_nei.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - EXPANSÃO DE VAGAS DO ENSINO FUNDAMENTAL PARA OUTRAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1538/requerimento_no_163-2019_celpa-altamira_substit_IoyCmpS.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1538/requerimento_no_163-2019_celpa-altamira_substit_IoyCmpS.pdf</t>
   </si>
   <si>
     <t>À CELPA - PROVIDENCIAS NA REDE ELÉTRICA DA RUA DOZE DE MAIO, CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1539/requerimento_no_164-2019_pedido_de_informacoes__DefoPfq.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1539/requerimento_no_164-2019_pedido_de_informacoes__DefoPfq.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CONSTRUÇÃO POSTO DE SAÚDE DO KM 80 FAIXA.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1540/requerimento_no_165-2019_legalizacao_da_legua_p_WXclzB7.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1540/requerimento_no_165-2019_legalizacao_da_legua_p_WXclzB7.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - LEGALIZAÇÃO DA LÉGUA PATRIMONIAL URBANA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1560/requerimento_no_166-2019_secretraria_de_educao_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1560/requerimento_no_166-2019_secretraria_de_educao_-_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PEDIDO DE INFORMAÇÕES SOBRE TRANSPORTE ESCOLAR DA ESCOLA JOÃO MARTINS KM 90 NORTE.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1561/requerimento_no_167-2019_convenio_094438_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1561/requerimento_no_167-2019_convenio_094438_cleder.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE CONVÊNIO OBJETO MELHORIAS SANITÁRIAS EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1562/requerimento_no_168-2019__informacoes_executivo_Ewf4qPK.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1562/requerimento_no_168-2019__informacoes_executivo_Ewf4qPK.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE O ANDAMENTO DO CONVÊNIO DE PAVIMENTAÇÃO ASFÁLTICA DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1563/requerimento_no_169-2019__informacoes_executivo_QNOIO8D.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1563/requerimento_no_169-2019__informacoes_executivo_QNOIO8D.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CRITÉRIOS E FORMAS DE COBRANÇAS DE TRIBUTOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1564/requerimento_no_170-2019_pedido_de_informacoes__T1Udvm2.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1564/requerimento_no_170-2019_pedido_de_informacoes__T1Udvm2.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO - PEDIDO DE INFORMAÇÕES SOBRE CRONOGRAMA DE PLANEJAMENTO DE ATENDIMENTO DAS ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_no_171-2019_pedido_de_informacoes__ph52z7c.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_no_171-2019_pedido_de_informacoes__ph52z7c.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO - PEDIDO DE INFORMAÇÕES SOBRE CONVÊNIO PARA RECUPERAÇÃO E PIÇARRAMENTOS DE ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1575/requerimento_no_172-2019_dep._toni_cunha_emenda_ADmsqQw.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1575/requerimento_no_172-2019_dep._toni_cunha_emenda_ADmsqQw.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO ESTADUAL PTB/PA - DELEGADO TONI CUNHA, EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1576/requerimento_no_173-2019_dep._toni_cunha_emenda_1saYlCU.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1576/requerimento_no_173-2019_dep._toni_cunha_emenda_1saYlCU.pdf</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1577/requerimento_no_174-2019_acs_ze_neto.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1577/requerimento_no_174-2019_acs_ze_neto.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - EFETIVAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE E DE AGENTES DE COMBATE A ENDEMIAS - SIGNATÁRIO ZÉ NETO ACOMPANHADO POR DEMAIS EDIS.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1578/requerimento_no_175-2019__informacoes_executivo_rnll06H.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1578/requerimento_no_175-2019__informacoes_executivo_rnll06H.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AGRICULTURA - PEDIDO DE INFORMAÇÕES SOBRE TRATOR DE PNEU DO KM 120 DISTRITO.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1579/requerimento_no_176-2019_pedido_de_informacoes__qDicdNt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1579/requerimento_no_176-2019_pedido_de_informacoes__qDicdNt.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES COM CÓPIA DA GFIP PREFEITURA MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1600/requerimento_no_177-2019_banco_do_brasil_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1600/requerimento_no_177-2019_banco_do_brasil_-_ramos.pdf</t>
   </si>
   <si>
     <t>AO BANCO DO BRASIL S.A - DESTINO DO PRÉDIO EM RUÍNA BANCO DO BRASIL EM VILA PACAL.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1601/requerimento_no_178-2019_ceplac_-_ramos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1601/requerimento_no_178-2019_ceplac_-_ramos.pdf</t>
   </si>
   <si>
     <t>À CEPLAC ESCRITÓRIO DA COORDENADORIA REGIONAL EM ALTAMIRA - EXPLICAÇÕES SOBRE ANTIGO ESCRITÓRIO CEPLAC EM VILA PACAL.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1602/requerimento_no_179-2019_pedido_de_informacoes__5hGtAlm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1602/requerimento_no_179-2019_pedido_de_informacoes__5hGtAlm.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ADMINISTRAÇÃO - PEDIDO DE INFORMAÇÕES CONVÊNIO COM O MINISTÉRIO DO ESPORTE.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1603/requerimento_no_180-2019__-_sec._esporte_cleder.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1603/requerimento_no_180-2019__-_sec._esporte_cleder.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE E CULTURA - PLANEJAMENTO E CRONOGRAMA DE TRABALHO NA EXECUÇÃO DAS ATIVIDADES DA RESPECTIVA SECRETARIA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1604/requerimento_no_181-2019__-_organizar_transito__28x93hE.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1604/requerimento_no_181-2019__-_organizar_transito__28x93hE.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REGULARIZAÇÃO DO TRÂNSITO NO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_182-2019_pedido_de_licenca_saud_VK9hs20.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_182-2019_pedido_de_licenca_saud_VK9hs20.pdf</t>
   </si>
   <si>
     <t>LICENÇA DOS TRABALHOS LEGISLATIVOS PARA TRATAMENTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1391/veto_parcial_a_ldo_2020.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1391/veto_parcial_a_ldo_2020.pdf</t>
   </si>
   <si>
     <t>Ofício nº 097/2019-GAB/PMM - Mensagem de Veto Parcial ao Autógrafo de Lei Ordinária nº 466/2019 LDO 2020, especificamente a emenda aditiva nº 008/2019.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>Ata Sessão Especial</t>
   </si>
   <si>
     <t>ATA 1ª SESSÃO ESPECIAL (10.04.2019).</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>INFSE</t>
   </si>
   <si>
     <t>Informativo Perído de Recesso Parlamentar.</t>
   </si>
   <si>
     <t>Mesa Diretora - MESDIRET</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2020/1699/informativo_sessoes.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2020/1699/informativo_sessoes.pdf</t>
   </si>
   <si>
     <t>INFORMATIVO SESSÕES EM PERÍODO DE RECESSO PARLAMENTAR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5512,67 +5512,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1372/emenda_aditiva_ldo_001.2019_-cleder_barth_Hbylaki.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1373/emenda_aditiva_ldo_002.2019_-rusbimario.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1374/emenda_aditiva_ldo_003.2019_-bruci.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1375/emenda_aditiva_ldo_004.2019_-vania.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1376/emenda_aditiva_ldo_005.2019_-agenor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1377/emenda_aditiva_ldo_006.2019_-tiao_leite_6fhZ2hN.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1378/emenda_aditiva_ldo_007.2019_-deca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1379/emenda_aditiva_ldo_008.2019_-ney.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1580/emenda_aditiva_009.2019_loa_2020_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1380/emendas_modificativa_no_001-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1381/emendas_modificativa_no_002-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1382/emendas_modificativa_no_003-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1383/emendas_modificativa_no_004-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1581/emenda_modificativa_009.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1582/emenda_modificativa_010.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1583/emenda_modificativa_011.2019_-_loa_2020_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1584/emenda_modificativa_012.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1585/emenda_modificativa_013.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1594/emendas_modificativa_no_014-2019_a_plo_011.2019_yToCMIZ.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1586/emenda_modificativa_015.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1587/emenda_modificativa_016.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1588/emenda_modificativa_017.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1589/emenda_modificativa_018.2019_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1590/emenda_modificativa_001.2019_ccjcr_loa_2020_-_c_z5SgA8Q.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1593/emendas_modificativa_no_002-2019_a_plo_011.2019_SOs1Jaa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1591/emenda_modificativa_003.2019_ccjcr_loa_2020_-_c_HPAQIQ4.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1592/emenda_supressiva_no_001-2019-ccjcr_-_projeto_l_WIcRjhW.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1128/indicativo_no_001-2019-_escola_gaspar_viana_e_d_Hjlkped.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1129/indicativo_no_002-2019_-_recuperacao_luminarias_TRe1ngG.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1130/indicativo_no_003-2019_-_recuperacao_ramal_jaca_VBEsHiY.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1131/indicativo_no_004-2019_-_funcionamento_integral_MmX9rq1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1132/indicativo_no_005-2019_-_recuperacao_vicinal_97_T7V5wuL.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1133/indicativo_no_006-2019_-_recuperacao_vicinais_1_CrNzdOK.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1134/indicativo_no_007-2019_-_recuperacao_ponte_km_9_oC9ZH61.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1135/indicativo_no_008-2019_-_recuperacao_quadra_de__Ztz0pJp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1136/indicativo_no_009-2019_-_campo_do_helho_carvalh_HDmnSF3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1137/indicativo_no_010-2019_-_servicos_esolas_dom_pe_t7HLRq4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1138/indicativo_no_011-2019_-_recuperacao_de_vicinal_MyLT7SY.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1139/indicativo_no_012-2019_-_recuperacao_ramal_km_9_gyREgsz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1140/indicativo_no_013-2019_-_recuperacao_ruas_agrov_zVHFc6V.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1141/indicativo_no_014-2019_-_construcacao_de_quebra_aFrM3q1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1142/indicativo_no_015-2019_-_recuperacao_das_ruas_a_SVqSayu.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1143/indicativo_no_016-2019_-_construcao_definitiva__opdFVPr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1144/indicativo_no_017-2019_-_campo_da_aabb_vila_pac_88FT3ZO.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1145/indicativo_no_018-2019_-_recuperacao_alameda_pa_qZHDZsc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1146/indicativo_no_019-2019_-_recuperacao_de_rua_da__XV7fMOg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1147/indicativo_no_020-2019_-_abastecimento_de_agua__tPAetBj.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1160/indicativo_no_021-2019_-_recuperacao_ponte_km_1_50RATI5.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1159/indicativo_no_022-2019_-_executivo_municipal_at_QUHoicU.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1166/indicativo_no_023-2019_-_recuperacao_ponte_km_9_QGfWmGp.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1153/indicativo_no_024-2019_-recuperacao_km_85_sul_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1154/indicativo_no_025-2019_-recuperacao_de_rua_subu_N9xxdqQ.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1152/indicativo_no_026-2019_-_roco_frente_agrovila_n_0yBjnVQ.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1167/indicativo_no_027-2019_-_recuperacao_rua_fecham_h0tLUgi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1168/indicativo_no_028-2019_-_recuperacao_bueira_km__l4soMzf.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1169/indicativo_no_029-2019_-_recuperacao_ponte_do_m_8E7hg04.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1170/indicativo_no_030-2019_-_reabertura_estrada_vil_TP4TgKQ.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1171/indicativo_no_031-2019_-_r.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1172/indicativo_no_032-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1173/indicativo_no_033-2019_-_cleder_-_copia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1174/indicativo_no_034-2019_-_cleder_-_copia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1175/indicativo_no_035-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1188/indicativo_no_036-2019_-recup_vicinal_sul_km_120cleder.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1189/indicativo_no_037-2019_recuperacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1190/indicativo_no_038-2019_-limpeza_henrique_dantas_cleder.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1191/indicativo_no_039-2019_-_estrada_vicinal_da_21__ULjtkzl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1192/indicativo_no_040-2019_-_demandas_para_escola_m_sVFYWdM.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1193/indicativo_no_041-2019_-_instalacao_de_rede_de__lwO5rCb.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1194/indicativo_no_042-2019_-_limpeza_agrovila_jorge_TBhsFoQ.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1195/indicativo_no_043-2019_-_instalacao_de_luminari_GKGMhIF.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1196/indicativo_no_044-2019_-limpeza_e_manutencao_de_7ogeor4.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1197/indicativo_no_045-2019_-_roco_frente_agrovila_d_dq6T5gt.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1198/indicativo_no_046-2019_-_picarramento_ladeira_k_DvSZsFE.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1201/indicativo_no_047-2019_-_reabertura_psf_km_100__lLN8roD.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1202/indicativo_no_048-2019_-_recuperacao_estrada_vi_xfUJs6U.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1203/indicativo_no_049-2019_-recuperacao_de_ruas_da__fnx1hLm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1204/indicativo_no_050-2019_-recuperacao_de_estradas_ICJQFwA.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1205/indicativo_no_051-2019_-limpeza_meios_fios_rua__EXjzqGJ.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1212/indicativo_no_052-2019_-_madeira_fazer_pontes_k_OaU01sa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1213/indicativo_no_053-2019_-_recuperacao_de_vicinai_ce9oAOe.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1214/indicativo_no_054-2019_-limpeza_meios_fios_rua__mGXAARL.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1215/indicativo_no_055-2019_-recuperacao_de_ponte_na_M4EmzxL.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1216/indicativo_no_056-2019_-picarra_em_frente_ao_ca_ca7LMEa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1217/indicativo_no_057-2019_-manutencao_e_ou_constru_6WopRaq.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1218/indicativo_no_058-2019_-_recuperacao_luminarias_FjxWWBU.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1219/indicativo_no_059-2019_-_recuperacao_ruas_bairr_5Dky5it.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1220/indicativo_no_060-2019_-_destinacao_de_asfalto__exFguOf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1221/indicativo_no_061-2019-_escola__da_tiradentes_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1222/indicativo_no_062-2019-_bomba_escola__da_26_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1228/indicativo_no_063-2019_-_recuperacao_ruas_bairr_HFFRy2f.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1229/indicativo_no_064-2019_-_agenor.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1230/indicativo_no_065-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1231/indicativo_no_066-2019_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1232/indicativo_no_067-2019_-__deca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1236/indicativo_no_068-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1237/indicativo_no_069-2019_-_recuperacao_luminarias_escola.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1238/indicativo_no_070-2019_-_destinacao_de_asfalto_ramos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1241/indicativo_no_071-2019_-_casa_de_apoio_-agenor.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1242/indicativo_no_072-2019_-_destinacao_de_asfalto_para_120.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1239/indicativo_no_073-2019_-_recuperacao_vicinal_10_aunsTcn.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1252/indicativo_no_074-2019-_escola_gaspar_viana_e_d_LeKupIF.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1262/indicativo_no_075-2019_-_profisional_medico_ped_6GVx8tx.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1263/indicativo_no_076-2019_-_recuperacao_ponte_75_e_TtufHqk.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1264/indicativo_no_077-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1265/indicativo_no_078-2019_-_iluminacao_publica_rua_M3krnaF.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1266/indicativo_no_079-2019-_internet_escolas_-tiao_leite.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1267/indicativo_no_080-2019_-_demarcacao_area_pocos_B2HMMQJ.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1268/indicativo_no_081-2019_-_demarcacao_area_aabb_v_v7lianQ.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1269/indicativo_no_082-2019_-_profisional_dentista_r_GaEEYG6.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1275/indicativo_no_083-2019_-_indica_construcao__esc_JLzFCVq.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1276/indicativo_no_084-2019_-passagem_hospital_munic_DSozD7F.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1277/indicativo_no_085-2019_-banheiros_escola_85_nor_wjh0owx.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1287/indicativo_no_086-2019_-_abastecimento_de_agua__ewUuGrz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1288/indicativo_no_087-2019_-_recuperacao_vicinal_cleder.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1289/indicativo_no_088-2019_-_reforma_psf_km_80_sul__u0UAMzw.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1290/indicativo_no_089-2019_-manutencao_de_poco_bair_mg5ym3P.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1291/indicativo_no_090-2019-_recuperacao_de_pontes_k_RT54D83.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1300/indicativo_no_093-2019_-_mini_fabrica_de_pre_mo_XjCg5kz.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1307/indicativo_no_095-2019_-_recuperacao_130_norte_cleder.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1308/indicativo_no_096-2019_-_recuperacao_da_rua_tir_pd3zt7n.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1309/indicativo_no_097-2019_-_recuperacao_da_rua_tir_rv2cZtf.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1318/indicativo_no_099-2019_-servico_de_patrol-_bruce.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1319/indicativo_no_100-2019_-limpeza_e_roco_do_km_80-_bruce.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1328/indicativo_no_101-2019_-quadra_do_70_deca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1329/indicativo_no_102-2019_-_epi_gari_deca.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1330/indicativo_no_103-2019_-_comando_medico_bruce.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1331/indicativo_no_104-2019_-_tapar_buracos_e_coloca_91voMDt.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1340/indicativo_no_105-2019_-_recuperacao_quadra_de__91t4cLL.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1341/indicativo_no_106-2019_-_abaixo_assinado_comuni_pnZpCq0.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1342/indicativo_no_107-2019_-_caps_cleder.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1343/indicativo_no_108-2019_-_recuperacao_quadra_de__JQ2XNW5.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1344/indicativo_no_109-2019_-_contratacao_de_tecnico_s9jbIgP.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1351/indicativo_no_110-2019_-_ramal_dos_colonos_deca.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1352/indicativo_no_111-2019_-_iluminacao_quadra_do_120.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1353/indicativo_no_112-2019_-_recuperacao_ponte_km_1_KQCF4S6.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1354/indicativo_no_113-2019_-_recuperacao_ladeiras_k_j8km4js.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1355/indicativo_no_114-2019_-_reforma_escola_marecha_qqacnDS.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1356/indicativo_no_115-2019_-_aquisicao_e_forno_elet_boa7BRY.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1367/indicativo_no_116-2019_-_indica_construcao__esc_AsR5mpK.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1368/indicativo_no_117-2019_-construcao_do_campo_120.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1369/indicativo_no_118-2019_-ao_prefeito__-_vereador_deca.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1370/indicativo_no_119-2019_-_indica_reforma_escola__xAbPTcT.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1371/indicativo_no_120-2019_-retirada_de_entulhos_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1388/indicativo_no_121-2019_-_iluminacao_quadra_do_95.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1396/indicativo_no_122-2019_-_recuperacao_luminarias_o9vJb6B.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1397/indicativo_no_123-2019_-_cratera_da_rua_tiraden_nCYuEfg.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1398/indicativo_no_124-2019_-_internet_cons._tutelar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1395/indicativo_no_125-2019_-_recuperacao_vicinal_135.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1410/indicativo_no_126-2019_-_vania.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1411/indicativo_no_127-2019_-__ramos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1412/indicativo_no_128-2019_-__ramos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1413/indicativo_no_129-2019_-_farda_conselho_tutelar_deca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1414/indicativo_no_130-2019_-_rubismario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1417/indicativo_no_131-2019_-_recuperacao_luminarias_ntYwqDh.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1418/indicativo_no_132-2019_-_recuperacao_85_norte_cleder.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1419/indicativo_no_133-2019_-_recuperacao_da_rua_tir_aaZ7lVq.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1420/indicativo_no_134-2019-_antena_de_internet_esco_N8y52RC.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1421/indicativo_no_135-2019_-__ramos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1428/indicativo_no_136-2019_-_recuperacao_ponte_km_1_tVp2vBw.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1429/indicativo_no_137.2019_-_reforma_campo_de_futeb_kB3u7Mc.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1433/indicativo_no_138-2019_-_central_escola_95_sul_cleder.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1434/indicativo_no_139-2019_-_apoio_ao_setor_de_proj_Sif5gAO.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1435/indicativo_no_140-2019_-_manutencao_rotatoria_v_CtebzGg.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1436/indicativo_no_141-2019_-_ampliacao_da_rede_de_e_BfYfZlG.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1440/indicativo_no_142-2019_-_recuperacao_penetecal_-_vania.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1441/indicativo_no_143-2019_-_recuperacao_da_rua_hen_WwKOiy7.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1442/indicativo_no_144-2019_-_recuperacao_da_rua_12__tsJvnJu.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1443/indicativo_no_145-2019_-sinalizacao_av._12_de_m_Sj4cIhw.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1444/indicativo_no_146-2019_-_abertura_120_sul_-_agenor.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1445/indicativo_no_147-2019_-_carro_pipa_molhar_as_r_bI2DNco.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1448/indicativo_no_148-2019_-_limpeza_cemiterio_km_70_-_deca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1455/indicativo_no_149-2019_-_km_80_-cleder.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1456/indicativo_no_150-2019_-_chacareiros_95_sul_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1457/indicativo_no_151-2019_-_recuperacao_ponte_km_1_tSJsoVw.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1458/indicativo_no_152-2019_-_recuperacao_rua_jose_f_YH6bECP.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1463/indicativo_no_153-2019_-_reforma_de_posto_de_saude_120.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1464/indicativo_no_154-2019_-_bomba_poco_120.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1465/indicativo_no_155-2019_-_escola_pontal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1466/indicativo_no_156-2019_-climatizacao_posto_de_s_cRpDjKu.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1475/indicativo_no_157-2019_-_abaixo_assinado_125_norte_deca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1476/indicativo_no_158-2019_-_iluminacaowd_cleder.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1477/indicativo_no_159-2019_-_abastecimento_de_agua__KvDlacW.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1478/indicativo_no_160-2019_-__construcao_de_ponte_9_g0OTUOe.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1485/indicativo_no_161-2019_-_coleta_de_lixo_cacoal__9M26M17.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1491/indicativo_no_162-2019_-_recuperacao_ponte_vici_uaF1cvt.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1492/indicativo_no_163-2019_-_canalizacao_e_limpeza__GboAm9M.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1493/indicativo_no_164-2019_-_construcao_de_abrigo_a_1sunTWe.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1494/indicativo_no_165-2019_-_recuperacao_ponte_100__IIu5ikq.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1504/indicativo_no_166-2019_-_picarramento_ladeira_-_ib0HagF.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1503/indicativo_no_167-2019_-_iluminacao_publica_tv._lseKCht.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1505/indicativo_no_168-2019_-agricultores_90_norte_deca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1506/indicativo_no_169-2019_-_plantio_cacau_na_praca_cleder.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1507/indicativo_no_170-2019_-_brita_cleder.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1515/indicativo_no_171-2019_-praca_do_70_deca.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1516/indicativo_no_172-2019_-_recuperacao_quadra_de__JIyTbOt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1522/indicativo_no_173-2019_-corrimao_ponte_da_barra_nlrRVbH.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1523/indicativo_no_174-2019_-_profisional_psiquiatra_deca.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1524/indicativo_no_175-2019_-_enfermeira_km_80_deca.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1525/indicativo_no_176-2019_-_recuperacao_alcides_fe_CKlwT2V.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1526/indicativo_no_177-2019_-construcao_de_quadra_de_VidmuMv.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1541/indicativo_no_178-2019_-_recuperacao_de_ponte_95_ramos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1542/indicativo_no_179-2019_-_recuperacao_da_rua_wa_nei.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1543/indicativo_no_180-2019_-_acs_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1544/indicativo_no_181-2019_-_ponte_95_sul_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1552/indicativo_no_182-2019_-_central_escola_90_norte.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1547/indicativo_no_183-2018_-_iluminacao_campo_do_80_bruci.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1548/indicativo_no_184-2019_-_iluminacao_agrovila_do_80.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1549/indicativo_no_185-2019_-_ramal_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1550/indicativo_no_186-2019_-_rampa_escola_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1553/indicativo_no_187-2019_-_recuperacao_ponte_km_1_JgdBmFW.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1554/indicativo_no_188-2019_-_recuperacao_85_norte.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1555/indicativo_no_189-2019_-_vila_pacal_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1556/indicativo_no_190-2019_-__-_ramos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1557/indicativo_no_191-2019_-_iluminacao_publicamarc_rQDmnFw.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1558/indicativo_no_192-2019_-_recuperacao_da_tabajara_cleder.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1559/indicativo_no_193-2019_-_abastecimento_de_agua__r3Qjijs.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1568/indicativo_no_194-2019_-_pocos_artezianos_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1569/indicativo_no_195-2019_-_operacao_tapa_buracos_ramos.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1570/indicativo_no_196-2019_-_iluminacao_km_70-_deca.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1571/indicativo_no_197-2019_-_iluminacao_publica_cleder.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1572/indicativo_no_198-2019_-_organizar_a_frente_da__ooEsTZ6.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1573/indicativo_no_199-2019_-_recuperacao_da_marcos__qbEgYmW.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1574/indicativo_no_200-2019_-_ponte_ramos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1607/indicativo_no_201-2019_-estrada_85_norte_-_deca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1598/indicativo_no_202-2019_-ladeira_85_sul_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1599/indicativo_no_203-2019_-sec._esporte_e_pm_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1611/indicativo_no_204-2019_-_patio_escola_do_80-_deca.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1612/indicativo_no_205-2019_-estrada_km_105_norte_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_001-2019_mocao_de_aplausos_e_reconheci_ryW43fL.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_no_002-2019_mocao_de_agradecimentos_mpf_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1446/mocao_03-2019_preco_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1454/mocao_no_004-2019asfort_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1467/mocao_no_005-2019_denit_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1480/mocao_no_006-2019_pioneiros_da_tranzamazonica_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1605/mocao_no_007-2019_prefeito_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1721/ccjcr_-_parecer_no_003-2019_-_ao_plo_no_008-201_UofVUZh.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1250/parecer_no_004-2019_-_ao_plo_no_011-2018_adocao_rFJcQQN.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1332/parecer_no_007-2019_ccjcr_-_ao_plo_no_002-2019__GD2JQLe.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1358/redacao_final_-_autografo_de_lei_ordinaria_no_465-2019_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1384/parecer_no_009-2019_-_ao_projeto_de_lei_no_005-_fPjmaVN.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1403/parecer_no_010-2019_-_ao_veto_parcial_no_001-20_6RIFO59.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_no_011-2019_-_ao_plo_no_001-2019_acolhi_dbU9sbb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1527/parecer_no_012-2019_-_ao_plo_no_012-2018_segura_P9gnpSz.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1528/parecer_no_013-2019_-_ao_plo_no_016-2018_cria_o_wRIAXTm.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1333/parecer_no_001-2019_cfeffo_ao_projeto_de_lei_no_B6qNSob.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1389/parecer_no_003_-_2019-_cfeffo_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1390/parecer_no_004-2019_-_redacao_final_-_autografo_MUlbYFD.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_no_005-2019_cfeffo_ao_pl_no_001-2019_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1609/parecer_no_006-2019_cfeffo_ao_pl_no_011-2019_ab_2WvFRHr.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1610/parecer_no_007-2019_cfeffo_ao_pl_no_008-2019_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_no_008-2019_cfeffo_ao_pl_no_007-2019_al_0aufg9t.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1719/parecer_no_009-2019_cfeffo_ao_pl_no_011-2018_ad_U0F4J34.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1614/parecer_no_011-2019_-_redacao_final_-_aut._de_l_eAHL9z8.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1615/parecer_no_012-2019_cfeffo_-_redacao_final_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1334/cgsp_parecer_no_001-2019_-_pl_no_002-2019_reaju_yBdhWZA.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_decreto_legislativo_no_001-2019_-_ti_DtEh54R.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1148/pl_ordinaria_001-2019_casa_la_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1149/pl_ordinaria_002-2019_-_reajuste_servidores_da_cmm.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_ordinaria_no_003-2019_-_cria__wi_nJmPmni.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_004-2019_codigo_de_etica_edil_9z0t7Hu.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1292/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_no_006-2019_prorama_prata_da_cas_sfLuMDw.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1426/plo_007.2019_-alteracao_na_lei_do_sim.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1486/plo_n_008.2019_-_lei_orcamentaria_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1529/plo_no_009.2019_-_reformulacao_da_criacao_do_cme.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1509/plo_no_011.2019_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1566/plo_012-2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1162/projeto_de_resolucao_no_001-2019_-_banco_de_dad_EchFCvV.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1606/projeto_de_emenda_a_lei_organica_045.2019_-_mes_br7A8IT.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_no_001-2019_pedido_de_informacoes__x1NRlIY.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_no_002-2019_criacao_fm_de_agricult_jiw9mx9.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_no_003-2019_pedido_de_informacoes__FtHTUCu.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1127/requerimento_no_004-2019_doacao_de_imovel_para__2LdZZb1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_no_005-2018_convoca_secretario_de__dMMOAGW.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_no_006-2019_pedido_de_informacoes__KFc0CJz.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_no_007-2019_pedido_de_informacoes__yRIC7y2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_no_008-2019_pedido_de_informacoes__vWHY5je.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_no_009-2019_audiencia_publica_seto_5iuek9m.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_no_010-2019_regularizacao_fornecim_GrKwPy9.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_011-2019_pedido_de_informacoes__fFVIR5q.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento_no_012-2019_agua_vale_das_minas_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_013-2019_cheques_moradias_gover_U8RXq89.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_014-2019_pedido_de_informacoes__DRmMc8O.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_015-2019_requerimento_049-2018_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_016-2019_cumprimento_de_lei_fil_HgbtUWU.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_017-2019_pedido_de_informacoes__66Q3qEM.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1184/requerimento_no_018-2019_pedido_de_informacoes__7Un2Mrj.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1185/requerimento_no_019-2019_pedido_de_informacoes__fw7d0Fh.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_020-2019_dep._paulo_bengtson_em_yOroWQi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_021-2019_ao_presidente_cmm_-_co_tk6K9jj.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_no_022-2018_asfalto_para_vila_paca_5Cg9sNE.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_no_024-2019_pedido_de_informacoes__TQgU4Oj.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_no_025-2019_cumprimento_de_lei_do__a1aoWA8.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_no_026-2019_dep._paulo_bengtson_ju_XMDVrN0.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1211/requerimento_no_027-2019_ao_governo_municipal_c_XQ3nbSr.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_no_028-2019_a_eletrobras_e_governo_cCQO59S.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_no_029-2019_pedido_de_informacoes__UpXOfZz.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_no_030-2019_sessao_especial_reform_XVTtnKM.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_no_031-2019_pedido_de_informacoes__4LhUWcc.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_no_032-2019_instalacao_equipamento_rc8Enmj.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_no_033-2019_cronograma_de_trabalho_KrNB7ns.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1240/requerimento_no_034-2019_conv._secr._saude_dani_sBgfFGd.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_no_035-2019_secretario_de_saude_re_NK3ZEQo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_036-2019_regularizacao_fundiari_BRFD5EX.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_no_037-2019_projeto_escola_camisa__XMZYpmM.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_no_038-2019_ao_dnit_limpeza_margen_EtqQ4LW.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento_no_039-2019_pedido_de_informacoes__LxFFjNZ.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_042-2019_bairro_surubim_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1254/requerimento_no_043-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_044-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_no_045-2019_ao_governo_do_estado_m_n6sseZL.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_no_046-2019_ao_governo_do_estado_m_CzEQwkg.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_no_047-2019_diretor_geral_da_cepla_TNoz02n.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_no_048-2019_coordenador_da_ceplac__7DOQyDw.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_no_049-2019_uso_de_carro_oficial-deca.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_no_050-2018_pedido_de_informacoes__r8SeAvA.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_051-2018_junta_militar_medicila_IWfqO9P.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_no_052-2019_sessao_especial_trafeg_PNGukrd.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1273/requerimento_no_053-2019_uso_de_carro_oficial-deca.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_054-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_no_055-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_no_056-2019__-_encaminha_abaixo_as_wlQBI7v.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1282/requerimento_no_057-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1284/requerimento_no_058-2018_pedido_de_informacoes__cNyzGC9.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_no_059-2018_pedido_de_informacoes__zZEfK2t.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_no_060-2019_a_secr._saude_-_pedido_yTjF2Eo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_no_061-2019_providencias_predio_bb_Z5Tz0KZ.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1295/requerimento_no_062-2019_informacoes_-__residuo_ZaB5xkh.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_no_063-2019_informacoes__recurso_q_0OmoYNE.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_no_064-2019_informacoes__fala_do_e_coAaIym.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_no_065-2019_a_secr._saude_-_pedido_sJIDKA4.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1304/requerimento_no_066-2019_convoca_prefeito_para__BwSzbBs.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1305/requerimento_no_067-2019_emenda_dep._eraldo_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_no_068-2019_emenda_dep._eraldo_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1311/requerimento_no_069-2019_informacoes_patrimonio-deca.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1312/requerimento_no_070-2019_celpa_suspensao_de_pos_IM504rz.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_no_071-2019_pedido_de_informacoes__K3YYgkq.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_no_073-2019_aquisicao_de_imovel_pa_35w2IsO.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_no_074-2019_ao_executivo_diagnosti_WG8KJF9.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_no_075-2019_informacoes_sobre_os_g_5d5oeLU.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_no_076-2019_a_celpa_pedido_de_info_s8v4TC8.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_no_077-2019_pedido_de_informacoes__U8qxiGm.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1324/requerimento_no_078-2019_pedido_de_informacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_079-2019_sespa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_080-2019_conselho_gestor_do_fun_NoUUWLn.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1327/requerimento_no_081-2019_celpa-altamira_substit_LPiXNjc.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_no_082-2019_comissao_especial_de_e_SrP4P9S.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento_no_083-2019_pedido_de_informacoes__bU1p5OH.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento_no_084-2019_pedido_de_informacoes__W4vLntS.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_085-2019_ao_incra_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_no_086-2019_pedido_de_informacoes__ic1xJFo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento_no_087-2019_pedido_de_informacoes__ytxkJzE.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_no_088-2019_pedido_de_informacoes__d49hfHK.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_no_089-2019_pedido_de_informacoes__QShvSIC.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_no_090-2019_celpa_troca_de_poste_-_agenor.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_no_091-2019_pedido_de_informacoes__0Df4ULX.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_no_092-2019_convoca_secretario_de__Zaw06ax.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_no_093-2019_pedido_de_informacoes__tm8tMJG.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_no_094-2019_ao_detran_para_-_nei.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_no_95-2019_pedido_de_informacoes_s_wU6ES4I.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1365/requerimento_no_096-2019_secretraria_de_educao_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_097-2019_pedido_de_publicidade__dRrsy4d.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_099-2019_deca.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_100-2019_cleder.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_no_101-2019_pedido_de_informacoes__iyESFYy.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_102-2019_emenda_parlamentar_sau_sDJ44wL.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_103-2019_emenda_parlamentar_sau_YLk0lmA.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_no_104-2019__informacoes_frota_educacao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_no_105-2019__informacoes_frota_educacao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_no_106-2019_dep._milton_neves_emen_bNVRr8U.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1406/requerimento_no_107-2019_emenda_parlamentar_sau_jLmGA0E.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_108-2019_emenda_parlamentar_sau_qHvaGzu.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_no_109-2019_celpa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_110-2019_saude_deca.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_112-2019_maquinario_permanente__TG8GZvk.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1423/requerimento_no_113-2019_pedidio_de_informacoes_69eMIj6.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1424/requerimento_no_114-2019_regimento_interno_e_le_oNELSUF.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_115-2019_convoca_secretario_de__V1SUXvZ.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1430/requerimento_no_116-2019_convoca_gencau_-_deca_aX1Y4Wu.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1431/requerimento_no_117-2019_sespa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1432/requerimento_no_118-2018_pedido_de_informacoes__LeUXsYh.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_119-2019_funai_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_120-2019_pedido_de_informacoes__h5KBO5H.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_no_121-2019__analise_de_agua_ramos.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_no_122-2019_armario_pra_1o_e_2o_se_CROk4h5.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_no_123-2019_frota_municipal_cleder.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1460/requerimento_no_124-2019_celpa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1461/requerimento_no_125_moradores_135_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_126-2019_pedido_de_informacoes__IR7gxio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1468/requerimento_no_127-2019_salt_z_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1470/requerimento_no_128-2019_rg_ramos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1471/requerimento_no_129_internet_escolas_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_130-2019_dnit_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1473/requerimento_no_131-2018_pedido_de_informacoes__1lCzmqL.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1474/requerimento_no_132-2019_rediscussao_da_lei_de__oDSDMka.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_133-2019_chacreiros_ramos.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_134-2019_pedido_de_informacoes__hwSKTaS.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_135-2019_pedido_de_informacoes__pGnEkkF.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1484/requerimento_no_136-2019_pedido_de_informacoes__VJilvkR.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_137-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1489/requerimento_no_138-2019__informacoes_executivo_6WmabXr.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1490/requerimento_no_139-2019_convoca_secretario_agr_WJoF7Gt.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1495/requerimento_no_140-2019_convoca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_141-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1499/requerimento_no_142-2019_pedido_de_informacoes__IXv3zzK.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1500/requerimento_no_143-2019__-_assistencia_social_cleder.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1501/requerimento_no_144-2019_pedido_de_informacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_145-2019_celpa_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1510/requerimento_no_146-2019_rg_bruce.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1511/requerimento_no_147-2019_terminal_rodoviario_bruce.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1512/requerimento_no_148-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1513/requerimento_no_149-2019_dep.__emenda_parlament_wfYFgnO.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1514/requerimento_no_150-2019_sespa_-_deca.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_151-2019_informacoes_ao_executi_DyrAPYl.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_152-2019_informacoes_patrimonio-nei.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1520/requerimento_no_153-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1521/requerimento_no_154-2019_instalacao_de_poste_po_BOPIkMd.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1531/requerimento_no_155-2019_placa__bruce.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1532/requerimento_no_156-2019_sespa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_no_157-2019_pedido_de_informacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_158-2019__licitacoes_-_deca.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no_159-2019__-_assistencia_social_cleder.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1535/requerimento_no_160-2019_ao_executivo_pedido_de_4ofI094.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1536/requerimento_no_161-2019_ao_executivo_pedido_de_isS8P7C.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1537/requerimento_no_162-2019_educacao_-_nei.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1538/requerimento_no_163-2019_celpa-altamira_substit_IoyCmpS.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1539/requerimento_no_164-2019_pedido_de_informacoes__DefoPfq.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1540/requerimento_no_165-2019_legalizacao_da_legua_p_WXclzB7.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1560/requerimento_no_166-2019_secretraria_de_educao_-_deca.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1561/requerimento_no_167-2019_convenio_094438_cleder.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1562/requerimento_no_168-2019__informacoes_executivo_Ewf4qPK.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1563/requerimento_no_169-2019__informacoes_executivo_QNOIO8D.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1564/requerimento_no_170-2019_pedido_de_informacoes__T1Udvm2.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_no_171-2019_pedido_de_informacoes__ph52z7c.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1575/requerimento_no_172-2019_dep._toni_cunha_emenda_ADmsqQw.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1576/requerimento_no_173-2019_dep._toni_cunha_emenda_1saYlCU.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1577/requerimento_no_174-2019_acs_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1578/requerimento_no_175-2019__informacoes_executivo_rnll06H.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1579/requerimento_no_176-2019_pedido_de_informacoes__qDicdNt.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1600/requerimento_no_177-2019_banco_do_brasil_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1601/requerimento_no_178-2019_ceplac_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1602/requerimento_no_179-2019_pedido_de_informacoes__5hGtAlm.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1603/requerimento_no_180-2019__-_sec._esporte_cleder.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1604/requerimento_no_181-2019__-_organizar_transito__28x93hE.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_182-2019_pedido_de_licenca_saud_VK9hs20.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1391/veto_parcial_a_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2020/1699/informativo_sessoes.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1372/emenda_aditiva_ldo_001.2019_-cleder_barth_Hbylaki.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1373/emenda_aditiva_ldo_002.2019_-rusbimario.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1374/emenda_aditiva_ldo_003.2019_-bruci.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1375/emenda_aditiva_ldo_004.2019_-vania.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1376/emenda_aditiva_ldo_005.2019_-agenor.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1377/emenda_aditiva_ldo_006.2019_-tiao_leite_6fhZ2hN.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1378/emenda_aditiva_ldo_007.2019_-deca.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1379/emenda_aditiva_ldo_008.2019_-ney.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1580/emenda_aditiva_009.2019_loa_2020_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1380/emendas_modificativa_no_001-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1381/emendas_modificativa_no_002-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1382/emendas_modificativa_no_003-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1383/emendas_modificativa_no_004-2019_a_ldo_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1581/emenda_modificativa_009.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1582/emenda_modificativa_010.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1583/emenda_modificativa_011.2019_-_loa_2020_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1584/emenda_modificativa_012.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1585/emenda_modificativa_013.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1594/emendas_modificativa_no_014-2019_a_plo_011.2019_yToCMIZ.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1586/emenda_modificativa_015.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1587/emenda_modificativa_016.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1588/emenda_modificativa_017.2019_-_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1589/emenda_modificativa_018.2019_loa_2020_-_nei.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1590/emenda_modificativa_001.2019_ccjcr_loa_2020_-_c_z5SgA8Q.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1593/emendas_modificativa_no_002-2019_a_plo_011.2019_SOs1Jaa.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1591/emenda_modificativa_003.2019_ccjcr_loa_2020_-_c_HPAQIQ4.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1592/emenda_supressiva_no_001-2019-ccjcr_-_projeto_l_WIcRjhW.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1128/indicativo_no_001-2019-_escola_gaspar_viana_e_d_Hjlkped.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1129/indicativo_no_002-2019_-_recuperacao_luminarias_TRe1ngG.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1130/indicativo_no_003-2019_-_recuperacao_ramal_jaca_VBEsHiY.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1131/indicativo_no_004-2019_-_funcionamento_integral_MmX9rq1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1132/indicativo_no_005-2019_-_recuperacao_vicinal_97_T7V5wuL.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1133/indicativo_no_006-2019_-_recuperacao_vicinais_1_CrNzdOK.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1134/indicativo_no_007-2019_-_recuperacao_ponte_km_9_oC9ZH61.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1135/indicativo_no_008-2019_-_recuperacao_quadra_de__Ztz0pJp.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1136/indicativo_no_009-2019_-_campo_do_helho_carvalh_HDmnSF3.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1137/indicativo_no_010-2019_-_servicos_esolas_dom_pe_t7HLRq4.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1138/indicativo_no_011-2019_-_recuperacao_de_vicinal_MyLT7SY.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1139/indicativo_no_012-2019_-_recuperacao_ramal_km_9_gyREgsz.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1140/indicativo_no_013-2019_-_recuperacao_ruas_agrov_zVHFc6V.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1141/indicativo_no_014-2019_-_construcacao_de_quebra_aFrM3q1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1142/indicativo_no_015-2019_-_recuperacao_das_ruas_a_SVqSayu.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1143/indicativo_no_016-2019_-_construcao_definitiva__opdFVPr.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1144/indicativo_no_017-2019_-_campo_da_aabb_vila_pac_88FT3ZO.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1145/indicativo_no_018-2019_-_recuperacao_alameda_pa_qZHDZsc.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1146/indicativo_no_019-2019_-_recuperacao_de_rua_da__XV7fMOg.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1147/indicativo_no_020-2019_-_abastecimento_de_agua__tPAetBj.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1160/indicativo_no_021-2019_-_recuperacao_ponte_km_1_50RATI5.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1159/indicativo_no_022-2019_-_executivo_municipal_at_QUHoicU.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1166/indicativo_no_023-2019_-_recuperacao_ponte_km_9_QGfWmGp.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1153/indicativo_no_024-2019_-recuperacao_km_85_sul_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1154/indicativo_no_025-2019_-recuperacao_de_rua_subu_N9xxdqQ.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1152/indicativo_no_026-2019_-_roco_frente_agrovila_n_0yBjnVQ.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1167/indicativo_no_027-2019_-_recuperacao_rua_fecham_h0tLUgi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1168/indicativo_no_028-2019_-_recuperacao_bueira_km__l4soMzf.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1169/indicativo_no_029-2019_-_recuperacao_ponte_do_m_8E7hg04.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1170/indicativo_no_030-2019_-_reabertura_estrada_vil_TP4TgKQ.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1171/indicativo_no_031-2019_-_r.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1172/indicativo_no_032-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1173/indicativo_no_033-2019_-_cleder_-_copia.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1174/indicativo_no_034-2019_-_cleder_-_copia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1175/indicativo_no_035-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1188/indicativo_no_036-2019_-recup_vicinal_sul_km_120cleder.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1189/indicativo_no_037-2019_recuperacao_de_via_publica.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1190/indicativo_no_038-2019_-limpeza_henrique_dantas_cleder.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1191/indicativo_no_039-2019_-_estrada_vicinal_da_21__ULjtkzl.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1192/indicativo_no_040-2019_-_demandas_para_escola_m_sVFYWdM.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1193/indicativo_no_041-2019_-_instalacao_de_rede_de__lwO5rCb.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1194/indicativo_no_042-2019_-_limpeza_agrovila_jorge_TBhsFoQ.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1195/indicativo_no_043-2019_-_instalacao_de_luminari_GKGMhIF.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1196/indicativo_no_044-2019_-limpeza_e_manutencao_de_7ogeor4.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1197/indicativo_no_045-2019_-_roco_frente_agrovila_d_dq6T5gt.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1198/indicativo_no_046-2019_-_picarramento_ladeira_k_DvSZsFE.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1201/indicativo_no_047-2019_-_reabertura_psf_km_100__lLN8roD.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1202/indicativo_no_048-2019_-_recuperacao_estrada_vi_xfUJs6U.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1203/indicativo_no_049-2019_-recuperacao_de_ruas_da__fnx1hLm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1204/indicativo_no_050-2019_-recuperacao_de_estradas_ICJQFwA.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1205/indicativo_no_051-2019_-limpeza_meios_fios_rua__EXjzqGJ.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1212/indicativo_no_052-2019_-_madeira_fazer_pontes_k_OaU01sa.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1213/indicativo_no_053-2019_-_recuperacao_de_vicinai_ce9oAOe.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1214/indicativo_no_054-2019_-limpeza_meios_fios_rua__mGXAARL.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1215/indicativo_no_055-2019_-recuperacao_de_ponte_na_M4EmzxL.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1216/indicativo_no_056-2019_-picarra_em_frente_ao_ca_ca7LMEa.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1217/indicativo_no_057-2019_-manutencao_e_ou_constru_6WopRaq.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1218/indicativo_no_058-2019_-_recuperacao_luminarias_FjxWWBU.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1219/indicativo_no_059-2019_-_recuperacao_ruas_bairr_5Dky5it.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1220/indicativo_no_060-2019_-_destinacao_de_asfalto__exFguOf.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1221/indicativo_no_061-2019-_escola__da_tiradentes_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1222/indicativo_no_062-2019-_bomba_escola__da_26_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1228/indicativo_no_063-2019_-_recuperacao_ruas_bairr_HFFRy2f.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1229/indicativo_no_064-2019_-_agenor.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1230/indicativo_no_065-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1231/indicativo_no_066-2019_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1232/indicativo_no_067-2019_-__deca.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1236/indicativo_no_068-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1237/indicativo_no_069-2019_-_recuperacao_luminarias_escola.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1238/indicativo_no_070-2019_-_destinacao_de_asfalto_ramos.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1241/indicativo_no_071-2019_-_casa_de_apoio_-agenor.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1242/indicativo_no_072-2019_-_destinacao_de_asfalto_para_120.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1239/indicativo_no_073-2019_-_recuperacao_vicinal_10_aunsTcn.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1252/indicativo_no_074-2019-_escola_gaspar_viana_e_d_LeKupIF.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1262/indicativo_no_075-2019_-_profisional_medico_ped_6GVx8tx.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1263/indicativo_no_076-2019_-_recuperacao_ponte_75_e_TtufHqk.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1264/indicativo_no_077-2019_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1265/indicativo_no_078-2019_-_iluminacao_publica_rua_M3krnaF.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1266/indicativo_no_079-2019-_internet_escolas_-tiao_leite.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1267/indicativo_no_080-2019_-_demarcacao_area_pocos_B2HMMQJ.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1268/indicativo_no_081-2019_-_demarcacao_area_aabb_v_v7lianQ.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1269/indicativo_no_082-2019_-_profisional_dentista_r_GaEEYG6.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1275/indicativo_no_083-2019_-_indica_construcao__esc_JLzFCVq.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1276/indicativo_no_084-2019_-passagem_hospital_munic_DSozD7F.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1277/indicativo_no_085-2019_-banheiros_escola_85_nor_wjh0owx.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1287/indicativo_no_086-2019_-_abastecimento_de_agua__ewUuGrz.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1288/indicativo_no_087-2019_-_recuperacao_vicinal_cleder.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1289/indicativo_no_088-2019_-_reforma_psf_km_80_sul__u0UAMzw.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1290/indicativo_no_089-2019_-manutencao_de_poco_bair_mg5ym3P.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1291/indicativo_no_090-2019-_recuperacao_de_pontes_k_RT54D83.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1300/indicativo_no_093-2019_-_mini_fabrica_de_pre_mo_XjCg5kz.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1307/indicativo_no_095-2019_-_recuperacao_130_norte_cleder.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1308/indicativo_no_096-2019_-_recuperacao_da_rua_tir_pd3zt7n.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1309/indicativo_no_097-2019_-_recuperacao_da_rua_tir_rv2cZtf.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1318/indicativo_no_099-2019_-servico_de_patrol-_bruce.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1319/indicativo_no_100-2019_-limpeza_e_roco_do_km_80-_bruce.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1328/indicativo_no_101-2019_-quadra_do_70_deca.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1329/indicativo_no_102-2019_-_epi_gari_deca.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1330/indicativo_no_103-2019_-_comando_medico_bruce.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1331/indicativo_no_104-2019_-_tapar_buracos_e_coloca_91voMDt.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1340/indicativo_no_105-2019_-_recuperacao_quadra_de__91t4cLL.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1341/indicativo_no_106-2019_-_abaixo_assinado_comuni_pnZpCq0.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1342/indicativo_no_107-2019_-_caps_cleder.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1343/indicativo_no_108-2019_-_recuperacao_quadra_de__JQ2XNW5.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1344/indicativo_no_109-2019_-_contratacao_de_tecnico_s9jbIgP.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1351/indicativo_no_110-2019_-_ramal_dos_colonos_deca.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1352/indicativo_no_111-2019_-_iluminacao_quadra_do_120.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1353/indicativo_no_112-2019_-_recuperacao_ponte_km_1_KQCF4S6.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1354/indicativo_no_113-2019_-_recuperacao_ladeiras_k_j8km4js.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1355/indicativo_no_114-2019_-_reforma_escola_marecha_qqacnDS.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1356/indicativo_no_115-2019_-_aquisicao_e_forno_elet_boa7BRY.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1367/indicativo_no_116-2019_-_indica_construcao__esc_AsR5mpK.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1368/indicativo_no_117-2019_-construcao_do_campo_120.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1369/indicativo_no_118-2019_-ao_prefeito__-_vereador_deca.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1370/indicativo_no_119-2019_-_indica_reforma_escola__xAbPTcT.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1371/indicativo_no_120-2019_-retirada_de_entulhos_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1388/indicativo_no_121-2019_-_iluminacao_quadra_do_95.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1396/indicativo_no_122-2019_-_recuperacao_luminarias_o9vJb6B.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1397/indicativo_no_123-2019_-_cratera_da_rua_tiraden_nCYuEfg.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1398/indicativo_no_124-2019_-_internet_cons._tutelar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1395/indicativo_no_125-2019_-_recuperacao_vicinal_135.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1410/indicativo_no_126-2019_-_vania.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1411/indicativo_no_127-2019_-__ramos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1412/indicativo_no_128-2019_-__ramos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1413/indicativo_no_129-2019_-_farda_conselho_tutelar_deca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1414/indicativo_no_130-2019_-_rubismario.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1417/indicativo_no_131-2019_-_recuperacao_luminarias_ntYwqDh.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1418/indicativo_no_132-2019_-_recuperacao_85_norte_cleder.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1419/indicativo_no_133-2019_-_recuperacao_da_rua_tir_aaZ7lVq.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1420/indicativo_no_134-2019-_antena_de_internet_esco_N8y52RC.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1421/indicativo_no_135-2019_-__ramos.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1428/indicativo_no_136-2019_-_recuperacao_ponte_km_1_tVp2vBw.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1429/indicativo_no_137.2019_-_reforma_campo_de_futeb_kB3u7Mc.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1433/indicativo_no_138-2019_-_central_escola_95_sul_cleder.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1434/indicativo_no_139-2019_-_apoio_ao_setor_de_proj_Sif5gAO.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1435/indicativo_no_140-2019_-_manutencao_rotatoria_v_CtebzGg.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1436/indicativo_no_141-2019_-_ampliacao_da_rede_de_e_BfYfZlG.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1440/indicativo_no_142-2019_-_recuperacao_penetecal_-_vania.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1441/indicativo_no_143-2019_-_recuperacao_da_rua_hen_WwKOiy7.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1442/indicativo_no_144-2019_-_recuperacao_da_rua_12__tsJvnJu.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1443/indicativo_no_145-2019_-sinalizacao_av._12_de_m_Sj4cIhw.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1444/indicativo_no_146-2019_-_abertura_120_sul_-_agenor.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1445/indicativo_no_147-2019_-_carro_pipa_molhar_as_r_bI2DNco.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1448/indicativo_no_148-2019_-_limpeza_cemiterio_km_70_-_deca.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1455/indicativo_no_149-2019_-_km_80_-cleder.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1456/indicativo_no_150-2019_-_chacareiros_95_sul_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1457/indicativo_no_151-2019_-_recuperacao_ponte_km_1_tSJsoVw.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1458/indicativo_no_152-2019_-_recuperacao_rua_jose_f_YH6bECP.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1463/indicativo_no_153-2019_-_reforma_de_posto_de_saude_120.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1464/indicativo_no_154-2019_-_bomba_poco_120.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1465/indicativo_no_155-2019_-_escola_pontal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1466/indicativo_no_156-2019_-climatizacao_posto_de_s_cRpDjKu.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1475/indicativo_no_157-2019_-_abaixo_assinado_125_norte_deca.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1476/indicativo_no_158-2019_-_iluminacaowd_cleder.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1477/indicativo_no_159-2019_-_abastecimento_de_agua__KvDlacW.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1478/indicativo_no_160-2019_-__construcao_de_ponte_9_g0OTUOe.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1485/indicativo_no_161-2019_-_coleta_de_lixo_cacoal__9M26M17.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1491/indicativo_no_162-2019_-_recuperacao_ponte_vici_uaF1cvt.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1492/indicativo_no_163-2019_-_canalizacao_e_limpeza__GboAm9M.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1493/indicativo_no_164-2019_-_construcao_de_abrigo_a_1sunTWe.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1494/indicativo_no_165-2019_-_recuperacao_ponte_100__IIu5ikq.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1504/indicativo_no_166-2019_-_picarramento_ladeira_-_ib0HagF.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1503/indicativo_no_167-2019_-_iluminacao_publica_tv._lseKCht.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1505/indicativo_no_168-2019_-agricultores_90_norte_deca.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1506/indicativo_no_169-2019_-_plantio_cacau_na_praca_cleder.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1507/indicativo_no_170-2019_-_brita_cleder.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1515/indicativo_no_171-2019_-praca_do_70_deca.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1516/indicativo_no_172-2019_-_recuperacao_quadra_de__JIyTbOt.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1522/indicativo_no_173-2019_-corrimao_ponte_da_barra_nlrRVbH.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1523/indicativo_no_174-2019_-_profisional_psiquiatra_deca.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1524/indicativo_no_175-2019_-_enfermeira_km_80_deca.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1525/indicativo_no_176-2019_-_recuperacao_alcides_fe_CKlwT2V.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1526/indicativo_no_177-2019_-construcao_de_quadra_de_VidmuMv.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1541/indicativo_no_178-2019_-_recuperacao_de_ponte_95_ramos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1542/indicativo_no_179-2019_-_recuperacao_da_rua_wa_nei.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1543/indicativo_no_180-2019_-_acs_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1544/indicativo_no_181-2019_-_ponte_95_sul_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1552/indicativo_no_182-2019_-_central_escola_90_norte.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1547/indicativo_no_183-2018_-_iluminacao_campo_do_80_bruci.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1548/indicativo_no_184-2019_-_iluminacao_agrovila_do_80.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1549/indicativo_no_185-2019_-_ramal_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1550/indicativo_no_186-2019_-_rampa_escola_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1553/indicativo_no_187-2019_-_recuperacao_ponte_km_1_JgdBmFW.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1554/indicativo_no_188-2019_-_recuperacao_85_norte.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1555/indicativo_no_189-2019_-_vila_pacal_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1556/indicativo_no_190-2019_-__-_ramos.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1557/indicativo_no_191-2019_-_iluminacao_publicamarc_rQDmnFw.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1558/indicativo_no_192-2019_-_recuperacao_da_tabajara_cleder.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1559/indicativo_no_193-2019_-_abastecimento_de_agua__r3Qjijs.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1568/indicativo_no_194-2019_-_pocos_artezianos_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1569/indicativo_no_195-2019_-_operacao_tapa_buracos_ramos.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1570/indicativo_no_196-2019_-_iluminacao_km_70-_deca.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1571/indicativo_no_197-2019_-_iluminacao_publica_cleder.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1572/indicativo_no_198-2019_-_organizar_a_frente_da__ooEsTZ6.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1573/indicativo_no_199-2019_-_recuperacao_da_marcos__qbEgYmW.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1574/indicativo_no_200-2019_-_ponte_ramos.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1607/indicativo_no_201-2019_-estrada_85_norte_-_deca.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1598/indicativo_no_202-2019_-ladeira_85_sul_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1599/indicativo_no_203-2019_-sec._esporte_e_pm_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1611/indicativo_no_204-2019_-_patio_escola_do_80-_deca.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1612/indicativo_no_205-2019_-estrada_km_105_norte_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_001-2019_mocao_de_aplausos_e_reconheci_ryW43fL.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1178/mocao_no_002-2019_mocao_de_agradecimentos_mpf_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1446/mocao_03-2019_preco_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1454/mocao_no_004-2019asfort_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1467/mocao_no_005-2019_denit_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1480/mocao_no_006-2019_pioneiros_da_tranzamazonica_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1605/mocao_no_007-2019_prefeito_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1721/ccjcr_-_parecer_no_003-2019_-_ao_plo_no_008-201_UofVUZh.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1250/parecer_no_004-2019_-_ao_plo_no_011-2018_adocao_rFJcQQN.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1332/parecer_no_007-2019_ccjcr_-_ao_plo_no_002-2019__GD2JQLe.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1358/redacao_final_-_autografo_de_lei_ordinaria_no_465-2019_.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1384/parecer_no_009-2019_-_ao_projeto_de_lei_no_005-_fPjmaVN.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1403/parecer_no_010-2019_-_ao_veto_parcial_no_001-20_6RIFO59.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1688/parecer_no_011-2019_-_ao_plo_no_001-2019_acolhi_dbU9sbb.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1527/parecer_no_012-2019_-_ao_plo_no_012-2018_segura_P9gnpSz.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1528/parecer_no_013-2019_-_ao_plo_no_016-2018_cria_o_wRIAXTm.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1333/parecer_no_001-2019_cfeffo_ao_projeto_de_lei_no_B6qNSob.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1389/parecer_no_003_-_2019-_cfeffo_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1390/parecer_no_004-2019_-_redacao_final_-_autografo_MUlbYFD.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1689/parecer_no_005-2019_cfeffo_ao_pl_no_001-2019_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1609/parecer_no_006-2019_cfeffo_ao_pl_no_011-2019_ab_2WvFRHr.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1610/parecer_no_007-2019_cfeffo_ao_pl_no_008-2019_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1679/parecer_no_008-2019_cfeffo_ao_pl_no_007-2019_al_0aufg9t.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1719/parecer_no_009-2019_cfeffo_ao_pl_no_011-2018_ad_U0F4J34.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1614/parecer_no_011-2019_-_redacao_final_-_aut._de_l_eAHL9z8.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1615/parecer_no_012-2019_cfeffo_-_redacao_final_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1334/cgsp_parecer_no_001-2019_-_pl_no_002-2019_reaju_yBdhWZA.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_decreto_legislativo_no_001-2019_-_ti_DtEh54R.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1148/pl_ordinaria_001-2019_casa_la_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1149/pl_ordinaria_002-2019_-_reajuste_servidores_da_cmm.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1161/projeto_de_lei_ordinaria_no_003-2019_-_cria__wi_nJmPmni.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1206/projeto_de_lei_no_004-2019_codigo_de_etica_edil_9z0t7Hu.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1292/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1322/projeto_de_lei_no_006-2019_prorama_prata_da_cas_sfLuMDw.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1426/plo_007.2019_-alteracao_na_lei_do_sim.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1486/plo_n_008.2019_-_lei_orcamentaria_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1529/plo_no_009.2019_-_reformulacao_da_criacao_do_cme.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1496/projeto_de_lei_ordinaria_005.2019ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1509/plo_no_011.2019_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1566/plo_012-2019_compressed.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1162/projeto_de_resolucao_no_001-2019_-_banco_de_dad_EchFCvV.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1606/projeto_de_emenda_a_lei_organica_045.2019_-_mes_br7A8IT.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1124/requerimento_no_001-2019_pedido_de_informacoes__x1NRlIY.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1125/requerimento_no_002-2019_criacao_fm_de_agricult_jiw9mx9.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1126/requerimento_no_003-2019_pedido_de_informacoes__FtHTUCu.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1127/requerimento_no_004-2019_doacao_de_imovel_para__2LdZZb1.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_no_005-2018_convoca_secretario_de__dMMOAGW.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_no_006-2019_pedido_de_informacoes__KFc0CJz.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_no_007-2019_pedido_de_informacoes__yRIC7y2.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_no_008-2019_pedido_de_informacoes__vWHY5je.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_no_009-2019_audiencia_publica_seto_5iuek9m.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1163/requerimento_no_010-2019_regularizacao_fornecim_GrKwPy9.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_011-2019_pedido_de_informacoes__fFVIR5q.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento_no_012-2019_agua_vale_das_minas_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_013-2019_cheques_moradias_gover_U8RXq89.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_014-2019_pedido_de_informacoes__DRmMc8O.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1181/requerimento_no_015-2019_requerimento_049-2018_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1182/requerimento_no_016-2019_cumprimento_de_lei_fil_HgbtUWU.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1183/requerimento_no_017-2019_pedido_de_informacoes__66Q3qEM.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1184/requerimento_no_018-2019_pedido_de_informacoes__7Un2Mrj.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1185/requerimento_no_019-2019_pedido_de_informacoes__fw7d0Fh.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_020-2019_dep._paulo_bengtson_em_yOroWQi.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_021-2019_ao_presidente_cmm_-_co_tk6K9jj.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1200/requerimento_no_022-2018_asfalto_para_vila_paca_5Cg9sNE.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1208/requerimento_no_024-2019_pedido_de_informacoes__TQgU4Oj.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1209/requerimento_no_025-2019_cumprimento_de_lei_do__a1aoWA8.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1210/requerimento_no_026-2019_dep._paulo_bengtson_ju_XMDVrN0.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1211/requerimento_no_027-2019_ao_governo_municipal_c_XQ3nbSr.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1225/requerimento_no_028-2019_a_eletrobras_e_governo_cCQO59S.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1226/requerimento_no_029-2019_pedido_de_informacoes__UpXOfZz.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1227/requerimento_no_030-2019_sessao_especial_reform_XVTtnKM.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1233/requerimento_no_031-2019_pedido_de_informacoes__4LhUWcc.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1234/requerimento_no_032-2019_instalacao_equipamento_rc8Enmj.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1235/requerimento_no_033-2019_cronograma_de_trabalho_KrNB7ns.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1240/requerimento_no_034-2019_conv._secr._saude_dani_sBgfFGd.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1243/requerimento_no_035-2019_secretario_de_saude_re_NK3ZEQo.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_036-2019_regularizacao_fundiari_BRFD5EX.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1245/requerimento_no_037-2019_projeto_escola_camisa__XMZYpmM.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1246/requerimento_no_038-2019_ao_dnit_limpeza_margen_EtqQ4LW.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1247/requerimento_no_039-2019_pedido_de_informacoes__LxFFjNZ.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_042-2019_bairro_surubim_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1254/requerimento_no_043-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_044-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1256/requerimento_no_045-2019_ao_governo_do_estado_m_n6sseZL.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1257/requerimento_no_046-2019_ao_governo_do_estado_m_CzEQwkg.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1258/requerimento_no_047-2019_diretor_geral_da_cepla_TNoz02n.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1259/requerimento_no_048-2019_coordenador_da_ceplac__7DOQyDw.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1260/requerimento_no_049-2019_uso_de_carro_oficial-deca.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1261/requerimento_no_050-2018_pedido_de_informacoes__r8SeAvA.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_051-2018_junta_militar_medicila_IWfqO9P.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1272/requerimento_no_052-2019_sessao_especial_trafeg_PNGukrd.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1273/requerimento_no_053-2019_uso_de_carro_oficial-deca.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_054-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1279/requerimento_no_055-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1283/requerimento_no_056-2019__-_encaminha_abaixo_as_wlQBI7v.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1282/requerimento_no_057-2019_emenda_dep._eraldo_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1284/requerimento_no_058-2018_pedido_de_informacoes__cNyzGC9.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1285/requerimento_no_059-2018_pedido_de_informacoes__zZEfK2t.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1286/requerimento_no_060-2019_a_secr._saude_-_pedido_yTjF2Eo.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1294/requerimento_no_061-2019_providencias_predio_bb_Z5Tz0KZ.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1295/requerimento_no_062-2019_informacoes_-__residuo_ZaB5xkh.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1296/requerimento_no_063-2019_informacoes__recurso_q_0OmoYNE.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1297/requerimento_no_064-2019_informacoes__fala_do_e_coAaIym.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1302/requerimento_no_065-2019_a_secr._saude_-_pedido_sJIDKA4.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1304/requerimento_no_066-2019_convoca_prefeito_para__BwSzbBs.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1305/requerimento_no_067-2019_emenda_dep._eraldo_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1306/requerimento_no_068-2019_emenda_dep._eraldo_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1311/requerimento_no_069-2019_informacoes_patrimonio-deca.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1312/requerimento_no_070-2019_celpa_suspensao_de_pos_IM504rz.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1313/requerimento_no_071-2019_pedido_de_informacoes__K3YYgkq.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1314/requerimento_no_073-2019_aquisicao_de_imovel_pa_35w2IsO.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1315/requerimento_no_074-2019_ao_executivo_diagnosti_WG8KJF9.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1316/requerimento_no_075-2019_informacoes_sobre_os_g_5d5oeLU.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1317/requerimento_no_076-2019_a_celpa_pedido_de_info_s8v4TC8.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1323/requerimento_no_077-2019_pedido_de_informacoes__U8qxiGm.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1324/requerimento_no_078-2019_pedido_de_informacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_079-2019_sespa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_080-2019_conselho_gestor_do_fun_NoUUWLn.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1327/requerimento_no_081-2019_celpa-altamira_substit_LPiXNjc.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1346/requerimento_no_082-2019_comissao_especial_de_e_SrP4P9S.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1335/requerimento_no_083-2019_pedido_de_informacoes__bU1p5OH.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1336/requerimento_no_084-2019_pedido_de_informacoes__W4vLntS.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_085-2019_ao_incra_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1338/requerimento_no_086-2019_pedido_de_informacoes__ic1xJFo.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1339/requerimento_no_087-2019_pedido_de_informacoes__ytxkJzE.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1348/requerimento_no_088-2019_pedido_de_informacoes__d49hfHK.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1349/requerimento_no_089-2019_pedido_de_informacoes__QShvSIC.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1350/requerimento_no_090-2019_celpa_troca_de_poste_-_agenor.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1357/requerimento_no_091-2019_pedido_de_informacoes__0Df4ULX.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1360/requerimento_no_092-2019_convoca_secretario_de__Zaw06ax.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1361/requerimento_no_093-2019_pedido_de_informacoes__tm8tMJG.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1362/requerimento_no_094-2019_ao_detran_para_-_nei.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1363/requerimento_no_95-2019_pedido_de_informacoes_s_wU6ES4I.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1365/requerimento_no_096-2019_secretraria_de_educao_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_097-2019_pedido_de_publicidade__dRrsy4d.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_099-2019_deca.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_100-2019_cleder.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1394/requerimento_no_101-2019_pedido_de_informacoes__iyESFYy.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_102-2019_emenda_parlamentar_sau_sDJ44wL.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_103-2019_emenda_parlamentar_sau_YLk0lmA.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1401/requerimento_no_104-2019__informacoes_frota_educacao.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1402/requerimento_no_105-2019__informacoes_frota_educacao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1405/requerimento_no_106-2019_dep._milton_neves_emen_bNVRr8U.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1406/requerimento_no_107-2019_emenda_parlamentar_sau_jLmGA0E.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_108-2019_emenda_parlamentar_sau_qHvaGzu.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1408/requerimento_no_109-2019_celpa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1409/requerimento_no_110-2019_saude_deca.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_112-2019_maquinario_permanente__TG8GZvk.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1423/requerimento_no_113-2019_pedidio_de_informacoes_69eMIj6.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1424/requerimento_no_114-2019_regimento_interno_e_le_oNELSUF.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_115-2019_convoca_secretario_de__V1SUXvZ.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1430/requerimento_no_116-2019_convoca_gencau_-_deca_aX1Y4Wu.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1431/requerimento_no_117-2019_sespa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1432/requerimento_no_118-2018_pedido_de_informacoes__LeUXsYh.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_119-2019_funai_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_120-2019_pedido_de_informacoes__h5KBO5H.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1451/requerimento_no_121-2019__analise_de_agua_ramos.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1452/requerimento_no_122-2019_armario_pra_1o_e_2o_se_CROk4h5.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1453/requerimento_no_123-2019_frota_municipal_cleder.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1460/requerimento_no_124-2019_celpa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1461/requerimento_no_125_moradores_135_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_126-2019_pedido_de_informacoes__IR7gxio.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1468/requerimento_no_127-2019_salt_z_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1470/requerimento_no_128-2019_rg_ramos.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1471/requerimento_no_129_internet_escolas_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_130-2019_dnit_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1473/requerimento_no_131-2018_pedido_de_informacoes__1lCzmqL.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1474/requerimento_no_132-2019_rediscussao_da_lei_de__oDSDMka.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_133-2019_chacreiros_ramos.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_134-2019_pedido_de_informacoes__hwSKTaS.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_135-2019_pedido_de_informacoes__pGnEkkF.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1484/requerimento_no_136-2019_pedido_de_informacoes__VJilvkR.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_137-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1489/requerimento_no_138-2019__informacoes_executivo_6WmabXr.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1490/requerimento_no_139-2019_convoca_secretario_agr_WJoF7Gt.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1495/requerimento_no_140-2019_convoca_prefeito.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_141-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1499/requerimento_no_142-2019_pedido_de_informacoes__IXv3zzK.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1500/requerimento_no_143-2019__-_assistencia_social_cleder.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1501/requerimento_no_144-2019_pedido_de_informacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_145-2019_celpa_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1510/requerimento_no_146-2019_rg_bruce.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1511/requerimento_no_147-2019_terminal_rodoviario_bruce.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1512/requerimento_no_148-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1513/requerimento_no_149-2019_dep.__emenda_parlament_wfYFgnO.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1514/requerimento_no_150-2019_sespa_-_deca.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_151-2019_informacoes_ao_executi_DyrAPYl.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_152-2019_informacoes_patrimonio-nei.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1520/requerimento_no_153-2019__-_cleder.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1521/requerimento_no_154-2019_instalacao_de_poste_po_BOPIkMd.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1531/requerimento_no_155-2019_placa__bruce.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1532/requerimento_no_156-2019_sespa_-_cleder.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_no_157-2019_pedido_de_informacoes_educacao.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_158-2019__licitacoes_-_deca.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1546/requerimento_no_159-2019__-_assistencia_social_cleder.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1535/requerimento_no_160-2019_ao_executivo_pedido_de_4ofI094.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1536/requerimento_no_161-2019_ao_executivo_pedido_de_isS8P7C.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1537/requerimento_no_162-2019_educacao_-_nei.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1538/requerimento_no_163-2019_celpa-altamira_substit_IoyCmpS.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1539/requerimento_no_164-2019_pedido_de_informacoes__DefoPfq.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1540/requerimento_no_165-2019_legalizacao_da_legua_p_WXclzB7.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1560/requerimento_no_166-2019_secretraria_de_educao_-_deca.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1561/requerimento_no_167-2019_convenio_094438_cleder.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1562/requerimento_no_168-2019__informacoes_executivo_Ewf4qPK.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1563/requerimento_no_169-2019__informacoes_executivo_QNOIO8D.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1564/requerimento_no_170-2019_pedido_de_informacoes__T1Udvm2.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1565/requerimento_no_171-2019_pedido_de_informacoes__ph52z7c.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1575/requerimento_no_172-2019_dep._toni_cunha_emenda_ADmsqQw.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1576/requerimento_no_173-2019_dep._toni_cunha_emenda_1saYlCU.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1577/requerimento_no_174-2019_acs_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1578/requerimento_no_175-2019__informacoes_executivo_rnll06H.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1579/requerimento_no_176-2019_pedido_de_informacoes__qDicdNt.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1600/requerimento_no_177-2019_banco_do_brasil_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1601/requerimento_no_178-2019_ceplac_-_ramos.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1602/requerimento_no_179-2019_pedido_de_informacoes__5hGtAlm.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1603/requerimento_no_180-2019__-_sec._esporte_cleder.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1604/requerimento_no_181-2019__-_organizar_transito__28x93hE.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_182-2019_pedido_de_licenca_saud_VK9hs20.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2019/1391/veto_parcial_a_ldo_2020.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2020/1699/informativo_sessoes.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H503"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="40.42578125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="114" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="246.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>