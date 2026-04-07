--- v0 (2026-02-17)
+++ v1 (2026-04-07)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATAS</t>
   </si>
   <si>
     <t>Ata Ordinária</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/</t>
   </si>
   <si>
     <t>ATA 1ª SESSÃO ORDINÁRIA (07.02.2022)</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ATA 2ª SESSÃO ORDINÁRIA (14/02/2022).</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATA 3ª SESSÃO ORDINÁRIA (21/02/2022).</t>
   </si>
   <si>
     <t>2373</t>
   </si>
@@ -246,51 +246,51 @@
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ATA 20ª SESSÃO ORDINÁRIA (27.06.22).</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>ATA 21ª SESSÃO ORDINÁRIA (11.07.2022).</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2524/ata_da_22a_sessao_ordinaria_da_camara_municipal_2022...doc</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2524/ata_da_22a_sessao_ordinaria_da_camara_municipal_2022...doc</t>
   </si>
   <si>
     <t>ATA 22ª SESSÃO ORDINÁRIA (18.08.2022).</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>ATA 23ª SESSÃO ORDINÁRIA (08.08.2022).</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ATA 24ª SESSÃO ORDINÁRIA (29.8.2022).</t>
   </si>
   <si>
     <t>2548</t>
   </si>
@@ -429,3300 +429,3300 @@
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>ATAEX</t>
   </si>
   <si>
     <t>Atas Extraordinárias</t>
   </si>
   <si>
     <t>ATA 1ª SESSÃO EXTRAORDINÁRIA (15.07.2022).</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>EMADI</t>
   </si>
   <si>
     <t>Emenda Aditiva/CFEFFO</t>
   </si>
   <si>
     <t>CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2510/emenda_aditiva_001.2022-cfeffo_ldo_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2510/emenda_aditiva_001.2022-cfeffo_ldo_2023.pdf</t>
   </si>
   <si>
     <t>INCLUI ARTIGO 2º-A AO PROJETO DE LEI ORDINÁRIA Nº 004/2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2511/emenda_aditiva_002.2022-cfeffo_ldo_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2511/emenda_aditiva_002.2022-cfeffo_ldo_2023.pdf</t>
   </si>
   <si>
     <t>INCLUI PARÁGRAFOS NO ARTIGO 3º, DO PROJETO DE LEI ORDINÁRIA Nº 004/2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2512/emenda_aditiva_003.2022-cfeffo_ldo_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2512/emenda_aditiva_003.2022-cfeffo_ldo_2023.pdf</t>
   </si>
   <si>
     <t>INCLUI ARTIGO 24-A AO PROJETO DE LEI ORDINÁRIA Nº 004/2022, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2661/emenda_aditiva_04.2022.cfeffo_plo_loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2661/emenda_aditiva_04.2022.cfeffo_plo_loa_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA AO PROJETO DE LEI Nº. 09/22, QUE DISPÕE ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE MEDICILÂNDIA, PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>AMAZONAS, DANIEL DO 85, ELISVAN (LICA)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_modificativa_01.2022_plo_09.2022_loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_modificativa_01.2022_plo_09.2022_loa_2023.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA AO PROJETO DE LEI Nº. 09/22, QUE DISPÕE ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE MEDICILÂNDIA, PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>SIDNEY (BRUCE), RUBSMÁRIO, VALDILENE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_modificativa_02.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_modificativa_02.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_modificativa_03.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_modificativa_03.2022.pdf</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_modificativa_04.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_modificativa_04.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_modificativa_05.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_modificativa_05.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>ZÉ NETO, AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_modificativa_06.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_modificativa_06.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>EMECC</t>
   </si>
   <si>
     <t>Emenda Modificativa/CCJCR</t>
   </si>
   <si>
     <t>CCJCR - Comissão de Constituição e Justiça</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2514/emenda_mod_001.ccjcr_plo_004_ldo.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2514/emenda_mod_001.ccjcr_plo_004_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda modificativa ao Projeto de Lei Ordinária nº 004/2022, cujo teor versa sobre a Lei de Diretrizes Orçamentárias para o Exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>CFEFF</t>
   </si>
   <si>
     <t>Emenda Modificativa/CFEFFO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2662/emenda_modificativa_01.2022.cfeffo_plo_loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2662/emenda_modificativa_01.2022.cfeffo_plo_loa_2023.pdf</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ELISVAN (LICA), DANIEL DO 85, Deca (Fredson), VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2320/indicativo_no_001-2022_-_recuperacao_da_escola__-_elisvan.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2320/indicativo_no_001-2022_-_recuperacao_da_escola__-_elisvan.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - REFORMA DE ESCOLA KM 75 SUL.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>ELAINE, AMAZONAS, DANIEL DO 85, NEI TEIXEIRA, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2321/indicativo_no_002-2022_-_recuperacao_dos_ramais_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2321/indicativo_no_002-2022_-_recuperacao_dos_ramais_-_elaine.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO DE RAMAIS KM 90 SUL E KM 85 SUL.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2322/indicativo_no_003-2022_-_recuperacao_da_escola__-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2322/indicativo_no_003-2022_-_recuperacao_da_escola__-_elaine.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - REFORMA DE ESCOLA E CONSTRUÇÃO DE QUADRA KM 90 SUL.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2323/indicativo_no_004-2022_-_recuperacao_da_ponte_do_pt_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2323/indicativo_no_004-2022_-_recuperacao_da_ponte_do_pt_-_elaine.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REFORMA OU CONSTRUÇÃO DE PONTE RAMAL DO PT KM 90 SUL.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2324/indicativo_no_005_-2022_-_recuperacao_de_travessia_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2324/indicativo_no_005_-2022_-_recuperacao_de_travessia_-_elaine.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO DE ESTRADA RAMAIS 90 SUL AO 85 SUL.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>VALDILENE, RUBSMÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2325/indicativo_no_006_-_2022_-_recuperacao_das_travessas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2325/indicativo_no_006_-_2022_-_recuperacao_das_travessas.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DE VIAS PÚBLICAS DA CIDADE.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2326/indicativo_n007_-_2022_iluminacao_publica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2326/indicativo_n007_-_2022_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DAS LUMINÁRIAS PÚBLICAS AO LONGO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2327/indicativo_no_008_-_2022-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2327/indicativo_no_008_-_2022-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - COLETA DE LIXO VICINAL DO KM 95 NORTE.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>SIDNEY (BRUCE)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2328/indicativo_no_009-2022_-_bruce_construcao_mura_escola_tiradentes.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2328/indicativo_no_009-2022_-_bruce_construcao_mura_escola_tiradentes.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - CONSTRUÇÃO DE MURO E REFORMAS DE ESCOLAS.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2329/indicativo_no_010-2022_-_bruce_limpeza_e_picarramento_das_vias_publicas_nova_fronteira.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2329/indicativo_no_010-2022_-_bruce_limpeza_e_picarramento_das_vias_publicas_nova_fronteira.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA VIAS PÚBLICAS AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2330/indicativo_no_011-2022_-_bruce_iluminacao_publica_agrovilas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2330/indicativo_no_011-2022_-_bruce_iluminacao_publica_agrovilas.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS NAS AGROVILAS.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2331/indicativo_no_012-2022_-_bruce_aluguel_de_carro_transporte.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2331/indicativo_no_012-2022_-_bruce_aluguel_de_carro_transporte.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - VEÍCULO TRANSPORTE PARA USO DO SECRETÁRIO DE TRANSPORTE.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>ELISVAN (LICA), DANIEL DO 85, ELAINE, VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2334/indicativo_no_013-2022_-_recuperacao_da_quadra_-_elisvan.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2334/indicativo_no_013-2022_-_recuperacao_da_quadra_-_elisvan.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE - REFORMA QUADRA DE ESPORTE KM 120 DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>VALDECY, DANIEL DO 85, ELISVAN (LICA)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2335/indicativo_no_014-2022-_iluminacao__publica-_valdeci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2335/indicativo_no_014-2022-_iluminacao__publica-_valdeci.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE VIAÇÃO E OBRAS - RECUPERAÇÃO LUMINÁRIAS PÚBLICAS BAIRROS DA CIDADE.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2336/indicativo_no_015-2022-_tapa_burraco__publica-_valdeci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2336/indicativo_no_015-2022-_tapa_burraco__publica-_valdeci.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE VIAÇÃO E OBRAS - RECUPERAÇÃO VIAS PÚBLICAS DA CIDADE (TRAV. PEDRO LIMA).</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2337/indicativo_no_016_-_rio_surubim_lica_2.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2337/indicativo_no_016_-_rio_surubim_lica_2.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - LIMPEZA DO IGARAPÉ SURUBIM.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>ELAINE, ELISVAN (LICA), VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2338/indicativo_no_0017-2022_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2338/indicativo_no_0017-2022_-_elaine.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA ASFALTO PARA AS RUAS DAS CASAS POPULARES.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2339/indicativo_no_018-2022construcao_da_capela_mortuaria.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2339/indicativo_no_018-2022construcao_da_capela_mortuaria.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO DE CAPELA MORTUÁRIA.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>NEI TEIXEIRA, AMAZONAS, DANIEL DO 85, Deca (Fredson), ELAINE, ELISVAN (LICA), VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2340/indicativo_019.2022_-_pote_105_norte.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2340/indicativo_019.2022_-_pote_105_norte.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO E/OU RECUPERAÇÃO DE PONTES EM VICINAIS.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>RUBSMÁRIO, SIDNEY (BRUCE), VALDILENE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2341/indicativo_no_020.2022_-_construcao_de_pontes_km_90_norte_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2341/indicativo_no_020.2022_-_construcao_de_pontes_km_90_norte_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE PONTES NO KM 90 NORTE.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>ELISVAN (LICA), AMAZONAS, DANIEL DO 85, Deca (Fredson), ELAINE, NEI TEIXEIRA, VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2350/indicativo_no_021_-_2022_-_secr._educacao-_construcao_colegio_liberdade.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2350/indicativo_no_021_-_2022_-_secr._educacao-_construcao_colegio_liberdade.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - DEMANDA PARA ESCOLA LIBERDADE II, KM 130 NORTE.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>AMAZONAS, DANIEL DO 85, Deca (Fredson), ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2351/indicativo_n-022-2022_-_construcao_de_pontes_km_95_sul_ponte_da_barragem_-_amazonas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2351/indicativo_n-022-2022_-_construcao_de_pontes_km_95_sul_ponte_da_barragem_-_amazonas.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO OU CONSTRUÇÃO PONTE DA BARRAGEM.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2352/indicativo_n-023-2022_-_recuperacao_estrada_vicinal_km_95_sul_pela_ponte_da_barragem_-_amazonas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2352/indicativo_n-023-2022_-_recuperacao_estrada_vicinal_km_95_sul_pela_ponte_da_barragem_-_amazonas.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO TRAVESSÃO KM 95 SUL.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2353/indicativo_n-024-2022_-_ao_prefeito_planejamento_recuperacao_vicinais_-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2353/indicativo_n-024-2022_-_ao_prefeito_planejamento_recuperacao_vicinais_-_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA SUGESTÃO DE PLANEJAMENTO RECUPERAÇÃO ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>Deca (Fredson), AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2354/indicativo_no_025-2022_-_indica_reforma_escola_rui_barbosa_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2354/indicativo_no_025-2022_-_indica_reforma_escola_rui_barbosa_-_deca.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - ATENDIMENTO DE DEMANDAS EM PROL DA ESCOLA RUI BARBOSA.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>Deca (Fredson)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2355/indicativo_no_026-2022_-_limpeza_km_80_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2355/indicativo_no_026-2022_-_limpeza_km_80_deca.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA MEIOS FIOS VIAS PÚBLICAS AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>ELAINE, AMAZONAS, DANIEL DO 85, Deca (Fredson), ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2366/indicativo_no_027.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2366/indicativo_no_027.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - FECHAMENTO DE CRATERA.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>VÂNIA RITTER, AMAZONAS, DANIEL DO 85, Deca (Fredson), ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2367/indicativo_no_028.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2367/indicativo_no_028.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SAÚDE MUNICIPAL - RETORNO AMBULÂNCIA PARA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2368/indicativo_no_029.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2368/indicativo_no_029.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO VIAS PÚBLICAS ASFALTADAS.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2369/indicativo_no_030.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2369/indicativo_no_030.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SAÚDE PÚBLICA MUNICIPAL - DISPONIBILIZAR CANAL DE ATENDIMENTO POPULAÇÃO (NÚMERO WHATSAPP).</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2370/indicativo_no_031.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2370/indicativo_no_031.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SAÚDE PÚBLICA MUNICIPAL - RETORNO OBRA CONSTRUÇÃO POSTO DE SAÚDE KM 80 AGROVILA.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2371/indicativo_no_032.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2371/indicativo_no_032.2022_compressed.pdf</t>
   </si>
   <si>
     <t>AO TRANSPORTE - RECUPERAÇÃO DE RAMAL.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>ELAINE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2372/indicativo_no_033.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2372/indicativo_no_033.2022_compressed.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - AQUISIÇÃO E INSTALAÇÃO DE PARQUE DE DIVERSÕES.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2377/indicativo_034.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2377/indicativo_034.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE MEIO AMBIENTE - PROVIDENCIAS QUANTO A COLETORES DE LIXOS, AGROVILA KM 70.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2378/indicativo_035.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2378/indicativo_035.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE CALÇADAS CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2379/indicativo_036.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2379/indicativo_036.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE - ÔNIBUS PARA TRANSPORTAR OS ESPORTISTAS.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2380/indicativo_037.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2380/indicativo_037.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE VIAS PÚBLICAS DA SEDE DA CIDADE.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>VALDECY, AMAZONAS, DANIEL DO 85, Deca (Fredson), ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2381/indicativo_038.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2381/indicativo_038.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - CONSTRUÇÃO DE BANHEIROS NA ESCOLA PADRE OSCAR, KM 110 NORTE.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2382/indicativo_039.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2382/indicativo_039.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - CONSTRUÇÃO DE POÇO ARTESIANO ESCOLA RIO DA PRATA KM 110 NORTE.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2383/indicativo_040.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2383/indicativo_040.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE PONTE NO DOIS E MEIO.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2389/indicativo_no_041-2022_-_recuperacao_de_trecho_105_sul.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2389/indicativo_no_041-2022_-_recuperacao_de_trecho_105_sul.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - MANUTENÇÃO ESTRADA VICINAL KM 105 SUL.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2390/indicativo_n_042-2022-2022construcao_da_capela_mortuaria_lica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2390/indicativo_n_042-2022-2022construcao_da_capela_mortuaria_lica.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE CAPELA MORTUÁRIA DISTRITO UNIÃO DA FLORESTA KM 120.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2391/indicativo_no_043-2022_-_tambores_de_lixo_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2391/indicativo_no_043-2022_-_tambores_de_lixo_-_deca.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE MEIO AMBIENTE - COLETORES DE LIXO.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2392/indicativo_no_044-2022_-_iluminacao-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2392/indicativo_no_044-2022_-_iluminacao-_deca.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DAS LUMINÁRIAS PÚBLICAS AO LONGO DAS AGROVILAS CONFORME INDICADA.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2393/indicativo_no_045-2022_-_recuperacao_dos_trechos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2393/indicativo_no_045-2022_-_recuperacao_dos_trechos.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - MANUTENÇÃO DE ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2394/indicativo_no_046-2022_-_escola_padre_oscar_reforma_ampl_cozinha_-_valdecy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2394/indicativo_no_046-2022_-_escola_padre_oscar_reforma_ampl_cozinha_-_valdecy.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - MANUTENÇÃO DE ESTRUTURA FÍSICA DA ESCOLA PADRE OSCAR KM 110 NORTE.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2401/indicativo_no_047-2022_-_construcao_de_fossa_posto_saude_km_1200_-_valdecy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2401/indicativo_no_047-2022_-_construcao_de_fossa_posto_saude_km_1200_-_valdecy.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - CONSTRUÇÃO DE FOSSA SÉPTICA POSTO DE SAÚDE KM 120 DISTRITO.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>VÂNIA RITTER, AMAZONAS, DANIEL DO 85, Deca (Fredson), ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDILENE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2402/indicativo_no_048.2022__-_programa_qualifica_para_-_vereadora_ivania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2402/indicativo_no_048.2022__-_programa_qualifica_para_-_vereadora_ivania.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONVÊNIO COM A SEASTER PROGRAMA QUALIFICA PARÁ.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>VALDILENE, RUBSMÁRIO, SIDNEY (BRUCE)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2403/indicativo_no_049-2022_-_ajuda_de_custo_para_os_acs_-_vera_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2403/indicativo_no_049-2022_-_ajuda_de_custo_para_os_acs_-_vera_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - AJUDA DE CUSTO COM COMBUSTÍVEL AOS ACS.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2404/indicativo_no_050-2022_-_redefinicao_das_areas_dos_acs_-_vera_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2404/indicativo_no_050-2022_-_redefinicao_das_areas_dos_acs_-_vera_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - INDICA ATENDIMENTO PARA A ÁREA DOS ACS.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2405/indicativo_no_051-2022_-_comunidade_sao_pedro_e_sao_paulo_filtro_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2405/indicativo_no_051-2022_-_comunidade_sao_pedro_e_sao_paulo_filtro_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - DEMANDA NO ABASTECIMENTO DE ÁGUA COMUNIDADE SÃO PEDRO SÃO PAULO.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>RUBSMÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2410/indicativo_no_052_-_2022-_coleta_de_lixo.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2410/indicativo_no_052_-_2022-_coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - LIMPEZA PÚBLICA LIXO CACOAL.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2411/indicativo_no_053-2022_-_recuperacao_das_ruas_we__e__wd.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2411/indicativo_no_053-2022_-_recuperacao_das_ruas_we__e__wd.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2413/indicativo_no054_-2022_-_vias_publicas-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2413/indicativo_no054_-2022_-_vias_publicas-_deca.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO VIAS PÚBLICAS AGROVILA JORGE BUENO KM 70 FAIXA.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2414/indicativo_no_055-2022_-_entulho_-_deca.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2414/indicativo_no_055-2022_-_entulho_-_deca.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECOLHIMENTO DE ENTULHO NA AGROVILA JORGE BUENO, KM 70 FAIXA.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2419/indicativo_no_056-2022_-_patrulha_atender_km_110_ao_135_-_sidney_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2419/indicativo_no_056-2022_-_patrulha_atender_km_110_ao_135_-_sidney_bruce.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - PATRULHA DE MAQUINÁRIO PARA DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2420/indicativo_no_057-2022_-_recuperacao_das_ruas__marcos_vinicio.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2420/indicativo_no_057-2022_-_recuperacao_das_ruas__marcos_vinicio.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE VIAS PÚBLICAS, BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2421/ind_no_058.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2421/ind_no_058.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO RUA AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2422/ind_no_059.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2422/ind_no_059.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - EFETIVAÇÃO DE ACS.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>VÂNIA RITTER, AMAZONAS, DANIEL DO 85, Deca (Fredson), ELISVAN (LICA), NEI TEIXEIRA, VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2425/ind_no_060.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2425/ind_no_060.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO PONTE "RAMAL DA PEDRA", KM 95 SUL.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2429/ind_061.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2429/ind_061.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PROVIDENCIAS QUANTO AO ENDEREÇO DO CAPs.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2430/ind_062.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2430/ind_062.2022_compressed.pdf</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2431/ind_063.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2431/ind_063.2022_compressed.pdf</t>
   </si>
   <si>
     <t>À ASSISTÊNCIA SOCIAL - PROVIDÊNCIAS MANUTENÇÃO CASA DOS IDOSOS ÁREA DE SERVIÇO.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2433/indicativo_no_064_-_2022_-_secr._educacao-_colegio_rui_barbosa.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2433/indicativo_no_064_-_2022_-_secr._educacao-_colegio_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - REFORMA ESCOLA RUI BARBOSA KM 70 FAIXA.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2434/indicativo_n_065-2022-2022construcao_do_muro_-_km_120.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2434/indicativo_n_065-2022-2022construcao_do_muro_-_km_120.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - CONSTRUÇÃO DE MURO POSTO DE SAÚDE DO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2435/indicativo_no_066-2022_-_recuperacao_ponte_engenho_km_95_norte_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2435/indicativo_no_066-2022_-_recuperacao_ponte_engenho_km_95_norte_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE EQUIPE DE PONTES - REFORMA E/OU CONSTRUÇÃO DE PONTE.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2443/indicativo_no_067-2022_-_ponte_do_125-_construcao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2443/indicativo_no_067-2022_-_ponte_do_125-_construcao.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE PONTE KM 125 NORTE.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2444/indicativo_no_068-2022_-_suspensao_de_mascaras.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2444/indicativo_no_068-2022_-_suspensao_de_mascaras.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - SUSPENSÃO USO OBRIGATÓRIO DE MASCARAS.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2445/indicativo_no_069-2022_-_concurso_publico.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2445/indicativo_no_069-2022_-_concurso_publico.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONCURSO PÚBLICO ASSEGURAR PONTOS A SERVIDORES PÚBLICOS NO EXERCÍCIO DO CARGO.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2446/indicativo_no_070-2022_-_reforma_da_quadra__-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2446/indicativo_no_070-2022_-_reforma_da_quadra__-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - ATENDIMENTO DE DEMANDA EM PROL DA COMUNIDADE AGROVILA KM 105 NORTE FAIXA.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2447/indicativo_no_071-2022_-_recuperacao_estrada_km_95_norte_ate_aeroporto_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2447/indicativo_no_071-2022_-_recuperacao_estrada_km_95_norte_ate_aeroporto_-_nei.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - MANUTENÇÃO DE TRECHO DE ESTRADA KM 95 NORTE.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2448/indicativo_no_072-2022_-_recuperacao_limpeza_da_agrovila_km_95_norte_viacao_e_obras_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2448/indicativo_no_072-2022_-_recuperacao_limpeza_da_agrovila_km_95_norte_viacao_e_obras_-_nei.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA PÚBLICA DA AGROVILA DO AEROPORTO KM 95 NORTE.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2453/indicativo_no_073-2022_-_limpeza_publica_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2453/indicativo_no_073-2022_-_limpeza_publica_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA PÚBLICA AGROVILA MIGUEL GUSTAVO KM 100 NORTE.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2454/indicativo_no_074-2022_-_recuperacao__-rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2454/indicativo_no_074-2022_-_recuperacao__-rusbimario.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DE PONTES KM 85 NORTE.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2459/indicativo_n_075-2022-2022_construcao_do_muro_ceimiterio.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2459/indicativo_n_075-2022-2022_construcao_do_muro_ceimiterio.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO MURO DO CEMITÉRIO AGROVILA NOVA FRONTEIRA KM 80.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>DANIEL DO 85, AMAZONAS, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._076.2022_-_vereador_daniel.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._076.2022_-_vereador_daniel.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO LUMINÁRIAS PÚBLICAS AGROVILA SÃO FRANCISCO KM 85 NORTE.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2469/ind._077.2022_-_vereador_daniel.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2469/ind._077.2022_-_vereador_daniel.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE PONTE KM 85 NORTE.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>ELISVAN (LICA), AMAZONAS, DANIEL DO 85, ELAINE, NEI TEIXEIRA, VALDECY, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CARRO PIPA PARA MOLHAR AS RUAS DO DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2484/indicativo_no_079-2022_-_representante_entidades_concurso_publico__-valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2484/indicativo_no_079-2022_-_representante_entidades_concurso_publico__-valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA REPRESENTATIVIDADE EM COMISSÃO DO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2485/indicativo_no_080-2022_-_ao_executivo_municipal_-_auxilio_alimentacao__-valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2485/indicativo_no_080-2022_-_ao_executivo_municipal_-_auxilio_alimentacao__-valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA AUXÍLIO ALIMENTAÇÃO A SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2490/indicativo_n_081-2022-2022_concerto_dos_telhados_-_lica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2490/indicativo_n_081-2022-2022_concerto_dos_telhados_-_lica.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - MANUTENÇÃO DE COLÉGIO VITÓRIA  RÉGIA KM 105 FAIXA.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2488/indicativo_no_082.22_-_retomar_obra_banheiro_km_80_agrovila_-_sidney_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2488/indicativo_no_082.22_-_retomar_obra_banheiro_km_80_agrovila_-_sidney_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA RETOMADA DE OBRA CONSTRUÇÃO DE BANHEIROS KM 80 FAIXA.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2489/indicativo_no_083-2022_-_a_viaao_e_obras_-_limpeza_aeroporto_95_norte.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2489/indicativo_no_083-2022_-_a_viaao_e_obras_-_limpeza_aeroporto_95_norte.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - LIMPEZA E SINALIZAÇÃO AEROPORTO KM 95 NORTE.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2491/indicativo_no_084-2022_-_a_viaao_e_obras_-_limpeza_do_poco_artesiano.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2491/indicativo_no_084-2022_-_a_viaao_e_obras_-_limpeza_do_poco_artesiano.pdf</t>
   </si>
   <si>
     <t>À Viação e Obras - Manutenção e limpeza do Poço de abastecimento de água da Comunidade Verdes Florestas – Km 95 sul.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>ELAINE, AMAZONAS, DANIEL DO 85, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO DE BANHEIROS PÚBLICOS NA FRENTE DA CIDADE.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2501/indicativo_no_086-2021_-_lixeiras_-_elaine._..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2501/indicativo_no_086-2021_-_lixeiras_-_elaine._..pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - AQUISIÇÃO E DISTRIBUIÇÃO DE LIXEIRAS.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2502/indicativo_no_087-2022_-_recuperacao_dos_ramais_-_elaine..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2502/indicativo_no_087-2022_-_recuperacao_dos_ramais_-_elaine..pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO RAMAIS TRAVESSÃO KM 858 SUL.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2503/indicativo_no_088-2022_-_amazonas_-_pavimentacao..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2503/indicativo_no_088-2022_-_amazonas_-_pavimentacao..pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - ASFALTAMENTO DE VIAS PÚBLICAS DE VILA PACAL.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2504/indicativo_no_089-2022_-_materiais_permanentes_semma_-_elaine..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2504/indicativo_no_089-2022_-_materiais_permanentes_semma_-_elaine..pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - AQUISIÇÃO DE MATERIAIS PERMANENTES PARA A SECRETARIA MUNICIPAL DE MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>NEI TEIXEIRA, AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), VALDECY, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2508/indicativo_no_090-2022_-_a_viacao_e_obras_-_trator_para_fazer_estradas_e_ramais_penetecal.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2508/indicativo_no_090-2022_-_a_viacao_e_obras_-_trator_para_fazer_estradas_e_ramais_penetecal.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - TRATOR DE ESTEIRA PARA FAZER REABERTURA DE ESTRADA VICINAL E RAMAIS PENETECAL.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2509/indicativo_no_091-2022_-_a_saude_municipal_atendimento_ubs_de_vila_pacal_-_amazona.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2509/indicativo_no_091-2022_-_a_saude_municipal_atendimento_ubs_de_vila_pacal_-_amazona.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - INDICA ATENDIMENTO DE DEMANDA EM PROL DA UBS DE VILA PACAL.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2530/indicativo_no_093-2022_-_ponte_do_125-_construcao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2530/indicativo_no_093-2022_-_ponte_do_125-_construcao.pdf</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>DANIEL DO 85, AMAZONAS, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2531/requerimento_no_054.2022_-_pedido_de_informacoes_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2531/requerimento_no_054.2022_-_pedido_de_informacoes_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - INDICA RECUPERAÇÃO DE RAMAIS NAS VICINAIS AS QUAIS MAQUINÁRIO ESTÁ TRABALHANDO.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2532/indicativo_no_095-2022_-_recuperacao_luminarias_publicas_-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2532/indicativo_no_095-2022_-_recuperacao_luminarias_publicas_-_bruce.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO DE LUMINÁRIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2536/ind._96.2022_-_ver.daniel.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2536/ind._96.2022_-_ver.daniel.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - ATENDIMENTO DE DEMANDA PARA A ESCOLA TOMÉ DE SOUZA, KM 80 NORTE.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>VÂNIA RITTER, AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VALDECY, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2541/ind._97.2022-vania_-_escola.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2541/ind._97.2022-vania_-_escola.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - CONSTRUÇÃO DE ESCOLA.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._98.2022_-_vania_recuperacao_estrada_km_135.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._98.2022_-_vania_recuperacao_estrada_km_135.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO PONTES KM 135 NORTE.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._99.2022_-_ze_neto_-_luminarias_publicas..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._99.2022_-_ze_neto_-_luminarias_publicas..pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO LUMINÁRIAS PÚBLICAS EM FRENTE A CIDADE.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2547/ind._100.2022_-_bruce_-_arcondicionado_km_80_faixa..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2547/ind._100.2022_-_bruce_-_arcondicionado_km_80_faixa..pdf</t>
   </si>
   <si>
     <t>À SAÚDE MUNICIPAL - AQUISIÇÃO E INSTALAÇÃO DE CENTRAL DE AR.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._101.2022_-_rubsmario_-_manutencao_do_cemiterio..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._101.2022_-_rubsmario_-_manutencao_do_cemiterio..pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._102.2022_-_valdilene_-_lombada_construcao..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._102.2022_-_valdilene_-_lombada_construcao..pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE LOMBADA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._103.2022_-_valdilene_-_central_de_ar_escola..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._103.2022_-_valdilene_-_central_de_ar_escola..pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - INSTALAÇÃO DE CENTRAL DE AR EM ESCOLA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._104.2022_-_elaine_-_poco_vila_nova..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._104.2022_-_elaine_-_poco_vila_nova..pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PERFURAÇÃO DE POÇO EM VILA NOVA.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._105.2022_-_rusbimario_-_ponte_na_r._nelson_past..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._105.2022_-_rusbimario_-_ponte_na_r._nelson_past..pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DE PONTE NA RUA NELSON PASTANA.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2567/ind._106.2022_-_bruce_fiscaliacao_bebedouros.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2567/ind._106.2022_-_bruce_fiscaliacao_bebedouros.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE SAÚDE - VIGILÂNCIA SANITÁRIA FISCALIZAÇÃO DE BEBEDOUROS.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._107.2022_-_amazonas_escola_km_95_sul.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._107.2022_-_amazonas_escola_km_95_sul.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - INDICA ATENDIMENTO DE DEMANDA PARA ESCOLA FLORES DA AMAZÔNICA, KM 95 SUL.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._108.2022_-_daniel_luminarias_nelson_pastana.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._108.2022_-_daniel_luminarias_nelson_pastana.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - RECUPERAÇÃO ILUMINAÇÃO PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._109.2022_-_daniel_encanacao_av._alcides_federicc.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._109.2022_-_daniel_encanacao_av._alcides_federicc.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO REDE DE ÁGUA CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2572/ind._110.2022_-_rusbimario_manutencao_km_100_nt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2572/ind._110.2022_-_rusbimario_manutencao_km_100_nt.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - DEMANDA PARA A COMUNIDADE DO KM 100 NORTE.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>VALDECY, AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, VÂNIA RITTER, ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._111.2022_-_valdecy_reabertura_rua_antonio_manoel.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._111.2022_-_valdecy_reabertura_rua_antonio_manoel.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - REABERTURA DA RUA ANTÔNIO MANOEL, VALE DAS MINAS.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>A SECRETARIA DE TRANSPORTE - PIÇARRAMENTO LADEIRA KM 75 NORTE.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>A VIAÇÃO E OBRAS - ASSOALHAR PONTE KM 75 NORTE.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._114.2022_-_ao_executivo_-_cemiterio_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._114.2022_-_ao_executivo_-_cemiterio_-_elaine.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INSTALAÇÃO DE CAIXA PADRÃO E ILUMINAÇÃO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._115.2022_-_rusbimario_porta_acao_social.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._115.2022_-_rusbimario_porta_acao_social.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AÇÃO SOCIAL - MANUTENÇÃO EM PORTA DE VIDRO.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2596/ind._116.2022_-_vania_assoalho_ponte_70_nt.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2596/ind._116.2022_-_vania_assoalho_ponte_70_nt.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - MANUTENÇÃO DE PONTE, ASSOALHO PONTE.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2602/ind._117.2022_-_natal_solidario_-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2602/ind._117.2022_-_natal_solidario_-_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA AÇÃO SOLIDÁRIA PARA O NATAL.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2635/indicativo_118-2022_lica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2635/indicativo_118-2022_lica.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ESPORTE E CULTURA - RECUPERAÇÃO DE QUADRA DISTRITO UNIÃO DA FLORESTA.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2634/indicativo_119-2022_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2634/indicativo_119-2022_bruce.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE LOMBADAS.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2633/indicativo_120-2022_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2633/indicativo_120-2022_rusbimario.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - CONSTRUÇÃO DE PONTE SOBRE O RIO 108, NO KM 105 NORTE.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2636/indicativo_121-2022_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2636/indicativo_121-2022_rusbimario.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - ATENDIMENTO DE DEMANDAS PARA A ESCOLA FRANCISCO AGUIAR SILVEIRA.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2637/indicativo_122-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2637/indicativo_122-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE MEIO AMBIENTE - LIMPEZA IGARAPÉS DA CIDADE.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2638/indicativo_123-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2638/indicativo_123-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - EXECUÇÃO DE LEI FEDERAL.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE - RECUPERAÇÃO PONTE ASSOALHO KM 120 NORTE.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2648/indicativo_125-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2648/indicativo_125-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INDICA ADOÇÃO DE MEDIDAS NECESSÁRIAS OBJETIVANDO RECUPERAÇÃO DE RUAS ASFALTADAS.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONSTRUÇÃO SEDE DA EMATER EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CASCALHAMENTO DE LADEIRAS KM 110 NORTE.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2664/indicativo_128-2022_-_lica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2664/indicativo_128-2022_-_lica.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE TRANSPORTE, RECUPERAÇÃO DE ESTRADA RAMAL KM 115 SUL.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_no_001.2022_-_mocao_de_apoio_-_vereadora_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_no_001.2022_-_mocao_de_apoio_-_vereadora_valdilene.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos Profissionais de Enfermagem e outros – Projeto de Lei Congresso Nacional Piso Salarial.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_02-2022_preco_do_cacau.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_02-2022_preco_do_cacau.pdf</t>
   </si>
   <si>
     <t>NOTA DE RECLAMAÇÃO EM FACE DA POLÍTICA DE PREÇO DO QUILO DA AMÊNDOA DO CACAU NA REGIÃO OESTE DO PARÁ, RODOVIA TRANSAMAZÔNICA – BR 230.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_no_003.2022_-_mocao_de_repudio_ao_banco_bradesco_medicilandia-_elisvan.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_no_003.2022_-_mocao_de_repudio_ao_banco_bradesco_medicilandia-_elisvan.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE RECLAMAÇÃO AO BANCO BRADESCO S.A., FACE A MÁ QUALIDADE DO ATENDIMENTO AO CLIENTE NA AGÊNCIA DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>OFÍCI</t>
   </si>
   <si>
     <t>Ofício PMM</t>
   </si>
   <si>
     <t>Prefeitura Municipal</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2449/of._282.2022-gab-pmm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2449/of._282.2022-gab-pmm.pdf</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - MANIFESTA INTENÇÃO DE SE FAZER PRESENTE NA SESSÃO DO DIA 09 DE MAIO.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES</t>
   </si>
   <si>
     <t>CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento, CGSP - Gestão e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2464/parec_conj_001.2022-cfeffo-cgsp_plc01.22.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2464/parec_conj_001.2022-cfeffo-cgsp_plc01.22.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 001/2022-CFEFFO/CGSP - AO PROJETO DE LEI COMPLEMENTAR Nº 001/2022 - ASSESSORIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>CCJCR - Comissão de Constituição e Justiça, CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento, CGSP - Gestão e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2475/parecer_conjunto_no_002-2022_-_ao_plo_no_005-_revisao_geral_servidores_pmm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2475/parecer_conjunto_no_002-2022_-_ao_plo_no_005-_revisao_geral_servidores_pmm.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto nº 002/2022-CCJCR/CFEFFO/CGSP - Ao Projeto de Lei Ordinária nº 005/2022, reposição salarial servidores PMM.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2474/parecer_conjunto_003.2022_plc_002.2022_cargo_semec.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2474/parecer_conjunto_003.2022_plc_002.2022_cargo_semec.pdf</t>
   </si>
   <si>
     <t>Parecer Conjunto nº 003/2022-CCJCR/CFEFFO/CGSP - Ao Projeto de Lei Complementar nº 002/2022 criação de cargos na Educação, PMM.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento, CGSP - Gestão e Serviços Públicos, CTCOPT - comissão de transporte, Com. Obras Públicas e Terras</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2486/parecer_conjunto_004.2022_plo_002.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2486/parecer_conjunto_004.2022_plo_002.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 004/2022 – CFEFFO/CGSP/CTCOPT AO PROJETO DE LEI ORDINÁRIA Nº 002/2022.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>CCJCR - Comissão de Constituição e Justiça, CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2495/parecer_conjunto_no_005.2022_-_ccjcr.cfeffo_ao_pl_007.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2495/parecer_conjunto_no_005.2022_-_ccjcr.cfeffo_ao_pl_007.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 005/2022-CCJCR/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 007/2022.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>CCJCR - Comissão de Constituição e Justiça, CESAS - Comissão de Educação, Saúde de Assistência Social, CFEFFO - Comissão de Finanças, Econ. Fisc. Financeira e Orçamento, CGSP - Gestão e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2659/parecer_conjunto_07.2022_-_ao_plo_13.2022_efetivacao_de_acs.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2659/parecer_conjunto_07.2022_-_ao_plo_13.2022_efetivacao_de_acs.pdf</t>
   </si>
   <si>
     <t>PARECER CONJUNTO Nº 07/2022-CCJCR/CFEFFO/CGSP/CESAS - AO PROJETO DE LEI ORDINÁRIA Nº 13/2022 "EFETIVAÇÃO DE ACS".</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Comissão CCJCR</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2356/parecer_001.2022-ccjcr_pl_001.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2356/parecer_001.2022-ccjcr_pl_001.2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2022/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 001/2022.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2358/parecer_no_002.2022_autografo_de_lei_ordinaria_491.2022_ccjcr.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2358/parecer_no_002.2022_autografo_de_lei_ordinaria_491.2022_ccjcr.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL ao Autógrafo de Lei Ordinária nº 491/2022 – DISPÕE SOBRE DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO DOS PRODUTORES UNIDOS DA VICINAL KM 110 NORTE, SEM FINS LUCRATIVOS, COM SEDE E FORO NA CIDADE DE MEDICILÂNDIA – Redação Final.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2407/parecer_no_003.2022_-_ccjcr_ao_pdl_no_001-2022_regula_concessao_de_titulos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2407/parecer_no_003.2022_-_ccjcr_ao_pdl_no_001-2022_regula_concessao_de_titulos.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 003/2022/CCJCR - Ao Projeto de Decreto Legislativo nº 001/2022 - Dispondo sobre “REGULA A CONCESSÃO DOS TÍTULOS DE CIDADÃO MEDICILANDENSE E DE CIDADÃO HONORÁRIO”.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2463/parecer_004.2022_ccjcr_plc_001.2022_assessoria.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2463/parecer_004.2022_ccjcr_plc_001.2022_assessoria.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 004/2022/CCJCR - AO PROJETO DE LEI COMPLEMENTAR Nº 001/2022 - ASSESSORIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_no_005-2022_-_ao_plo_no_016.2021-_sistema_de_cultura.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_no_005-2022_-_ao_plo_no_016.2021-_sistema_de_cultura.pdf</t>
   </si>
   <si>
     <t>PARECER CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 016/2021 "SISTEMA MUNICIPAL DE CULTURA".</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_no_006.2022_-_ccjcr_plo_02.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_no_006.2022_-_ccjcr_plo_02.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 002/2022 "REGULARIZAÇÃO FUNDIÁRIA".</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_007.2022-ccjcr_pl_003.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_007.2022-ccjcr_pl_003.2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 007/2022/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 003/2022 "CRÉDITO ESPECIAL".</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2452/parecer_008.2022-ccjcr_ao_pdl_002.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2452/parecer_008.2022-ccjcr_ao_pdl_002.2022_compressed.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 008/2022/CCJCR - AO PROJETO DE DECRETO LEGISLATIVO Nº 002/2022.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_009.2022_ccjcr_ao_pl_004_ldo_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_009.2022_ccjcr_ao_pl_004_ldo_2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 009/2022/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 004/2022 LDO 2023.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2626/parecer_no_010.2022_-_ccjcr_ao_projeto_de_lei_ordinaria_no_006-2022_taxi_rural..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2626/parecer_no_010.2022_-_ccjcr_ao_projeto_de_lei_ordinaria_no_006-2022_taxi_rural..pdf</t>
   </si>
   <si>
     <t>PARECER AO PROJETO DE LEI ORDINÁRIA Nº 006/2022 QUE DISPONDO SOBRE "TÁXI RURAL".</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2582/parecer_11.2022-ccjcr_plo_8.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2582/parecer_11.2022-ccjcr_plo_8.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 8/2022.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2625/parecer_no_12.2022.ccjcr_-_ao_plo_09.2022_loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2625/parecer_no_12.2022.ccjcr_-_ao_plo_09.2022_loa_2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/2022/CCJCR - AO PROJETO DE LEI ORDINÁRIA Nº 9/2022 LOA 2023.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>PACER</t>
   </si>
   <si>
     <t>Parecer Comissão CFEFFO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_001.2022-cfeffo_ao_pl_04_ldo_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_001.2022-cfeffo_ao_pl_04_ldo_2023.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2022/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 004/2022 LDO 2023.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2517/parecer_002.2022-cfeffo_pl_003.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2517/parecer_002.2022-cfeffo_pl_003.2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 002/2022/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 003/2022 "CRÉDITO ESPECIAL".</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2583/parecer_03.2022-cfeffo_plo_8.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2583/parecer_03.2022-cfeffo_plo_8.2022.pdf</t>
   </si>
   <si>
     <t>PARECER CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 8/2022.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2759/parecer_no_04-2022_-_ao_plo_no_016.2021-_sistema_m_de_cultura..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2759/parecer_no_04-2022_-_ao_plo_no_016.2021-_sistema_m_de_cultura..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/2022/CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 016/2021 "SISTEMA DE CULTURA".</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2627/parecer_no_05-2022_-_ao_plo_no_06.2021-_taxi_rural..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2627/parecer_no_05-2022_-_ao_plo_no_06.2021-_taxi_rural..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/2022/CFEFFFO - AO PROJETO DE LEI ORDINÁRIA Nº 006/2022 "TÁXI RURAL".</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2663/parecer_no_06.2022.cfeffo_-_ao_plo_09.2022_loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2663/parecer_no_06.2022.cfeffo_-_ao_plo_09.2022_loa_2023.pdf</t>
   </si>
   <si>
     <t>PARECER CFEFFO - AO PROJETO DE LEI ORDINÁRIA Nº 09/2022 – DISPONDO SOBRE “ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO DO MUNICÍPIO DE MEDICILÂNDIA PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>PARE</t>
   </si>
   <si>
     <t>Parecer Comissão CGSP</t>
   </si>
   <si>
     <t>CGSP - Gestão e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2629/parecer_no_01.2022_-_cgsp_ao_projeto_de_resolucao_02.2021_procuradoria_da_mulher..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2629/parecer_no_01.2022_-_cgsp_ao_projeto_de_resolucao_02.2021_procuradoria_da_mulher..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 01/2022/CGSP - AO PROJETO DE RESOLUÇÃO Nº 002/2021 "PROCURADORIA DA MULHER".</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2628/parecer_no_02.2022_-_cgsp_ao_projeto_de_lei_06.2022_taxi_rural..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2628/parecer_no_02.2022_-_cgsp_ao_projeto_de_lei_06.2022_taxi_rural..pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/2022/CGSP - AO PROJETO DE LEI ORDINÁRIA Nº 006/2022 "TÁXI RURAL".</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2386/pdl_001.2022_-_regula_concesao_de_titulos.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2386/pdl_001.2022_-_regula_concesao_de_titulos.pdf</t>
   </si>
   <si>
     <t>REGULA A CONCESSÃO DOS TÍTULOS DE CIDADÃO MEDICILANDENSE E DE CIDADÃO HONORÁRIO.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>ELISVAN (LICA)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2427/pdl_002.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2427/pdl_002.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO HONORÍFICO DE CIDADÃO MEDICILANDENSE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2396/plc_001.2022_-_criacao_de_cargos_cmm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2396/plc_001.2022_-_criacao_de_cargos_cmm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERA O ANEXO II DA RESOLUÇÃO Nº 007, DE 22 DE MARÇO DE 1993, QUE TRATA DO PLANO DE CARGOS E SALÁRIOS DO PODER LEGISLATIVO, A FIM DE CRIAR 11 (ONZE) CARGOS COMISSIONADOS DE ASSESSOR LEGISLATIVO.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2439/plc_002.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2439/plc_002.2022_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 003/2018, COM A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E SUAS RESPECTIVAS ATRIBUIÇÕES, VENCIMENTO INICIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei_ordinaria_no_001.2022_-_utilidade_publica.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei_ordinaria_no_001.2022_-_utilidade_publica.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL, A ASSOCIAÇÃO DOS PRODUTORES UNIDOS DA VICINAL KM 110 NORTE, SEM FINS LUCRATIVOS, COM SEDE E FORO NA CIDADE DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_ordinaria_002.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_ordinaria_002.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCEDIMENTOS APLICÁVEIS À REGULARIZAÇÃO FUNDIÁRIA, NO ÂMBITO DO MUNICÍPIO DE MEDICILÂNDIA, DE ACORDO COM A LEI FEDERAL Nº 13.465, DE 11 DE JULHO DE 2017, E DECRETO FEDERAL Nº 9.310, DE 2018, REVOGA O CAPUT DO ARTIGO 2º DA LEI Nº 374/2010 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2395/plo_003.2022_-_abertura_de_credito_especial_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2395/plo_003.2022_-_abertura_de_credito_especial_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2450/plo_004.2022_-_ldo_2023_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2450/plo_004.2022_-_ldo_2023_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2455/plo_005.2022_-_reajuste_salarial_servidores_da_pmm_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2455/plo_005.2022_-_reajuste_salarial_servidores_da_pmm_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REVISÃO GERAL ANUAL AOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MEDICILÂNDIA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>NEI TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2472/plo_006.2022_-_taxi_rural.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2472/plo_006.2022_-_taxi_rural.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PERMISSÃO DE TÁXI RURAL NO ÂMBITO DO MUNICÍPIO DE MEDICILÂNDIA/PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2492/projeto_de_lei_ordinaria_007.2022_-_denominacao_do_campo_municipal_de_futebol_-_vera._vania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2492/projeto_de_lei_ordinaria_007.2022_-_denominacao_do_campo_municipal_de_futebol_-_vera._vania.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CAMPO MUNICIPAL DE FUTEBOL EM MEDICILÂNDIA, LOGRADOURO PÚBLICO INOMINADO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2561/plo_8.2022_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2561/plo_8.2022_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2578/plo_9.2022_-_loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2578/plo_9.2022_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ESTIMA A RECEITA E FIXA A DESPESA DO ORÇAMENTO ANUAL DO MUNICÍPIO DE MEDICILÂNDIA, PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2640/plo_10.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2640/plo_10.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE RUA INOMINADA DA AGROVILA NOVA FRONTEIRA, KM 80 FAIXA, MEDICILÂNDIA/PA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2665/plo_11.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2665/plo_11.2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO PODER EXECUTIVO A FORNECER GRATUITAMENTE MATERIAL ESCOLAR E UNIFORME A CRIANÇAS CARENTES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2652/plo_12.2022_-_valdecy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2652/plo_12.2022_-_valdecy.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º, DA LEI MUNICIPAL Nº 241/2003, DE 4 DE SETEMBRO DE 2003, ALTERADO PELA LEI MUNICIPAL N°. 375/2010, DE 8 DE NOVEMBRO DE 2010, QUE REGULAMENTA O TRÁFEGO DE VEÍCULOS NA AV. PRESIDENTE MÉDICI, NA CIDADE DE MEDICILÂNDIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2658/plo_13.2022_-_efetivacao_acs.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2658/plo_13.2022_-_efetivacao_acs.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EFETIVAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE MEDICILÂNDIA, NOS TERMOS DO §5º, DO ART. 198 DACF; DO ART 2º E PARÁGRAFO ÚNICO, DA EMENDA CONSTITUCIONAL Nº 51, DE 14 DE FEVEREIRO DE 2006; DA LEI FEDERAL Nº 11.350, DE 06 DE OUTUBRO DE 2006, E A LEI MUNICIPAL Nº 361/2009, DE 30 DE DEZEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>REDFI</t>
   </si>
   <si>
     <t>Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2590/red_final_aut_lei_497.2022_abertura_de_credito..pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2590/red_final_aut_lei_497.2022_abertura_de_credito..pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL AO AUTÓGRAFO DE LEI ORDINÁRIA Nº 497/2022 - DISPONDO SOBRE ABERTURA DE CRÉDITO ESPECIAL.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_no_001.2022_-_pedido_de_informacoes_aluguel_de_maquinarios_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_no_001.2022_-_pedido_de_informacoes_aluguel_de_maquinarios_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL PEDIDO DE INFORMAÇÕES - MAQUINÁRIOS ALUGADOS.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2318/requerimento_no_002.2022_-_pedido_de_informacoes_execucao_da_lei_aldir_blanc_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2318/requerimento_no_002.2022_-_pedido_de_informacoes_execucao_da_lei_aldir_blanc_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL PEDIDO DE INFORMAÇÕES - EXECUÇÃO DA LEI ALDIR BLANC.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2319/requerimento_no_003.2022_-_pedido_de_informacoes_conveno_maquinarios_do_estado_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2319/requerimento_no_003.2022_-_pedido_de_informacoes_conveno_maquinarios_do_estado_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL PEDIDO DE INFORMAÇÕES - MAQUINÁRIOS CONVÊNIO COM O ESTADO.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2342/requerimento_no_004.2022_-_pedido_de_informacoes_caminhonetes_alugas_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2342/requerimento_no_004.2022_-_pedido_de_informacoes_caminhonetes_alugas_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CAMINHONETES ALUGADAS.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no_005.2022_-_junta_militar_-_sidney_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no_005.2022_-_junta_militar_-_sidney_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - JUNTA MILITAR FAZER ALISTAMENTO EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_no_006.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_no_006.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUER A CÓPIA DO PLANO DE SAÚDE PLURIANUAL E CÓPIA DA PROGRAMAÇÃO ANUAL DO PLANO DE SAÚDE DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no_007.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no_007.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O NÃO RECEBIMENTO DO INCENTIVO FINANCEIRO FEDERAL PARA O ENFRENTAMENTO DA COVID-19.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_008.2022_-_pedido_de_informacoes_ao_presidente_cmm_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_008.2022_-_pedido_de_informacoes_ao_presidente_cmm_-_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO PRESIDENTE DA CÂMARA MUNICIPAL REFERENTE AS INFORMAÇÕES DO PORTAL DA TRANSPARÊNCIA, EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_009.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_009.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, LICITAÇÃO DO TRANSPORTE ESCOLAR, EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_010.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_010.2022_compressed.pdf</t>
   </si>
   <si>
     <t>Solicitando verificação quanto a situação da Tramitação Judicial do PRECATÓRIO DO FUNDEB relacionado aos profissionais de Educação.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_no_011.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_no_011.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUER PARECER TÉCNICO REFERENTE AS PERCAS SALARIAIS DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_012.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_012.2022_compressed.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES VISTORIA TRANSPORTE ESCOLAR DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_013.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_013.2022_compressed.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES E DE REALIZAÇÃO DO CONCURSO PÚBLICO MUNICIPAL DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_014.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_014.2022_compressed.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES E RELATÓRIO DAS OBRAS INACABADAS NO MUNICÍPIO DE MEDICILÂNDIA/PA.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_015.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_015.2022_compressed.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL – TOMAR MEDIDAS JUNTO A EQUATORIAL ENERGIA NA MANUTENÇÃO DE REDE ELÉTRICA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_no_016.2022_-_relatorio_de_trabalho_rubismario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_no_016.2022_-_relatorio_de_trabalho_rubismario.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AGRICULTURA - PEDIDO DE INFORMAÇÕES RELATÓRIO DE TRABALHO.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2397/req_017_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2397/req_017_compressed.pdf</t>
   </si>
   <si>
     <t>À EQUATORIAL ENERGIA - INSPEÇÃO NOS RELÓGIOS MEDIDOR DE ENERGIA ELÉTRICA EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2398/requerimento_no_018.2022_-_licienca_saude_vereadora_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2398/requerimento_no_018.2022_-_licienca_saude_vereadora_elaine.pdf</t>
   </si>
   <si>
     <t>LICENÇA PARA TRATAMENTO DE SAÚDE VEREADORA ELAINE WAGNER PSC.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2399/req_019_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2399/req_019_compressed.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CONSTRUÇÃO PRAÇA PRÓXIMA A VIAÇÃO E OBRAS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2400/req_020_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2400/req_020_compressed.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES GASTOS COM O SÍMBOLO BOVINO NA FRENTE DA CIDADE.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_021.2022_-_pedido_de_informacoes_ao_prefeito_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_021.2022_-_pedido_de_informacoes_ao_prefeito_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE PENDÊNCIAS JUNTO AO EXTRATO CAUC.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_022.2022_-_ao_presidente_da_casa_cumprimento_de_regimento_interno_-_bruci.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_022.2022_-_ao_presidente_da_casa_cumprimento_de_regimento_interno_-_bruci.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO LEGISLATIVO - REQUER CUMPRIMENTO DE DISPOSITIVOS REGIMENTAIS APRESENTAÇÃO DE BALANCETE FINANCEIRO.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2417/req_no_023.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2417/req_no_023.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER À SECRETARIA DE MEIO AMBIENTE INFORMAÇÕES SOBRE REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2418/req_no_024.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2418/req_no_024.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES A RESPEITO DE ROLO COMPACTADOR ALUGADO.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2423/req_no_025.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2423/req_no_025.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES A RESPEITO DO CONVÊNIO PARA CONSTRUÇÃO DE UNIDADES SANITÁRIAS DOMICILIARES.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2424/req_no_026.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2424/req_no_026.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES SOBRE CONVÊNIO URBANIZAÇÃO DO EIXO RODOVIÁRIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>RUBSMÁRIO, VALDILENE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2428/req_027.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2428/req_027.2022_compressed.pdf</t>
   </si>
   <si>
     <t>REQUERER CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SENHOR ILTOMAR CARVALHO.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2436/requerimento_no_028.2022_-_pedido_de_informacoes_instituto_madre_teressa_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2436/requerimento_no_028.2022_-_pedido_de_informacoes_instituto_madre_teressa_-_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - PEDIDO DE INFORMAÇÕES INSTITUTO MADRE TEREZA PRESTADOR DE SERVIÇO PMM.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2437/requerimento_no_029.2022_-_pedido_de_informacoes_a_educacao_frota_tran_escolar_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2437/requerimento_no_029.2022_-_pedido_de_informacoes_a_educacao_frota_tran_escolar_-_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - PEDIDO DE INFORMAÇÕES FROTA PRÓPRIA DO TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2438/requerimento_no_030.2022_-_pedido_de_informacoes_acao_social_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2438/requerimento_no_030.2022_-_pedido_de_informacoes_acao_social_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AÇÃO SOCIAL - PEDIDO DE INFORMAÇÕES CONTA BANCÁRIA DE ARRECADAÇÃO IDOSOS.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2441/requerimento_no_031.2022_-_pedido_de_informacoes_programa_titula_brasil_-_valdecy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2441/requerimento_no_031.2022_-_pedido_de_informacoes_programa_titula_brasil_-_valdecy.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE MEIO AMBIENTE -  PEDIDO DE INFORMAÇÕES GASTOS COM O PROGRAMA TITULA BRASIL.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_no_032.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_no_032.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES SOBRE MADEIRA APREENDIDA PELA IBAMA E DOADA AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
     <t>CESAS - Comissão de Educação, Saúde de Assistência Social</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no_033.2022_-_onvocacao_secretario_de_saude_-_cesas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no_033.2022_-_onvocacao_secretario_de_saude_-_cesas.pdf</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO MUNICIPAL DE SAÚDE PARA AUDIÊNCIA NA COMISSÃO.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_no_034.2022_-_convocacao_secretario_de_educacao_-_cesas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_no_034.2022_-_convocacao_secretario_de_educacao_-_cesas.pdf</t>
   </si>
   <si>
     <t>CONVOCA SECRETÁRIO MUNICIPAL DE EDUCAÇÃO PARA AUDIÊNCIA NA COMISSÃO.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2458/requerimento_no_035.2022_-_convocacao_pregoeiro_da_pmm_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2458/requerimento_no_035.2022_-_convocacao_pregoeiro_da_pmm_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>CONVOCA PREGOEIRO DA PREFEITURA MUNICIPAL DE MEDICILÂNDIA PARA SE FAZER PRESENTE EM SESSÃO ORDINÁRIA.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no_036.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no_036.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DO LEILÃO DE BENS INSERVÍVEIS, SUCATAS E OUTROS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_no_037.2022_-_requer_cumprimento_de_lei_acs_e_ace_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_no_037.2022_-_requer_cumprimento_de_lei_acs_e_ace_-_valdilene.pdf</t>
   </si>
   <si>
     <t>À SAÚDE PÚBLICA MUNICIPAL - NOVO VENCIMENTO DA CATEGORIA DE ACS E DE ACE FIXADO PELA EMENDA CONSTITUCIONAL 120/2022.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>AMAZONAS</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2467/requerimento_no_038.2022_-_equatorial_energia_-_altamira_-_amazonas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2467/requerimento_no_038.2022_-_equatorial_energia_-_altamira_-_amazonas.pdf</t>
   </si>
   <si>
     <t>À EQUATORIAL ENERGIA SA., ESCRITÓRIO DE ALTAMIRA - INSTALAÇÃO DE POSTE DE REDE DE ENERGIA ELÉTRICA, VILA PACAL.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2471/req._039.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2471/req._039.2022_compressed.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES GASTOS FINANCEIROS COM URBANISMO, EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
     <t>NEI TEIXEIRA, VALDECY, VÂNIA RITTER, AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), ZÉ NETO</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2473/req._040.2022_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2473/req._040.2022_compressed.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - DEMANDA AOS AGENTES COMUNITÁRIOS DE SAÚDE ACS.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_041-2021_-_atendimento_ao_servidor_publico_executivo_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_041-2021_-_atendimento_ao_servidor_publico_executivo_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - CONFECÇÃO DE PPP E LTCAT DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_042-2021_-_ao_executivo_atualizacao_de_atribuicoes_previdenciaria_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_042-2021_-_ao_executivo_atualizacao_de_atribuicoes_previdenciaria_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - DEMANDA EM PROL DOS SERVIDORES PÚBLICOS DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2496/req._043.2022_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2496/req._043.2022_-_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE A LISTA DE MATERIAL FARMACOLÓGICO ADQUIRIDO COM OS RECURSOS DO FUNDO NACIONAL DE SAÚDE.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2497/req._044.2022_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2497/req._044.2022_-_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUER O ENVIO DO RELATÓRIO QUADRIMESTRAL DE GESTÃO DA SAÚDE DO MUNICÍPIO DE MEDICILÃNDIA PARA REALIZAÇÃO DE AUDIÊNCIA PÚBLICA.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2500/req._45.2022_-_valdecy_-_informacaodelimitacao_urbana.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2500/req._45.2022_-_valdecy_-_informacaodelimitacao_urbana.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES DELIMITAÇÃO DE ÁREA URBANA E ÁREA DE UTILIDADE PÚBLICAS.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2505/requerimento_no_046.2022_-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2505/requerimento_no_046.2022_-_nei.pdf</t>
   </si>
   <si>
     <t>À SEDUC/PA - REIVINDICA COORDENADORIA PARA O ENSINO MÉDIO EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2506/requerimento_047.2022_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2506/requerimento_047.2022_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES DESPESAS PAGAS COM RECURSO DE EMENDAS PARLAMENTARES EXERCÍCIO DE 2021 E 2022.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_no_048.2022_-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_no_048.2022_-_bruce.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DE ESCLARECIMENTOS RELACIONADO A COBRANÇAS DE TAXAS EM FACE DO USO DO PARQUE DE EXPOSIÇÃO UBALDINO GRÜGER.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2519/req._049.2022_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2519/req._049.2022_-_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUER AO ÓRGÃO FISCALIZADOR COMPETENTE A FISCALIZAÇÃO DA APLICAÇÃO DO DECRETO ESTADUAL/PA Nº 2.476/2022 (REDUÇÃO DE ICMS) PARA COMBUSTÍVEIS E ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2520/req._no_050.2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2520/req._no_050.2022_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O DESCUMPRIMENTO AO DISPOSTO NOS ARTS. 36 E ART. 37 DA LEI 14.113/2020 (NOVA LEI DO FUNDEB).</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2521/req._051.22_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2521/req._051.22_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES MUNÍCIPES BENEFICIÁRIOS DE CESTAS BÁSICAS.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2525/req._052.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2525/req._052.2022.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CUMPRIMENTO DE LEIS MUNICIPAIS (TRÂNSITO MUNICIPAL).</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2526/req._053.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2526/req._053.2022.pdf</t>
   </si>
   <si>
     <t>À EQUATORIAL ENERGIA ESCRITÓRIO DE ALTAMIRA/PA - INSTALAÇÃO DE TRANSFORMADOR NA TRAVESSA PEDRO LIMA, BAIRRO HÉLIO CARVALHO.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2527/req._054.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2527/req._054.2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, REFERENTE A ESCOLA PADRE OSCAR II, KM 110 NORTE.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2528/req._055.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2528/req._055.2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O RREO - SICONFI.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2529/req._056.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2529/req._056.2022.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO SECRETÁRIO MUNICIPAL DE SAÚDE SOBRE O CUMPRIMENTO DE LEI MUNICIPAL "PAGAMENTO DE INSALUBRIDADE".</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2533/req._057.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2533/req._057.2022.pdf</t>
   </si>
   <si>
     <t>REQUERER DO EXECUTIVO MUNICIPAL INFORMAÇÕES CONVÊNIO COM ESTADO/PA, RECEBIMENTO DE MAQUINÁRIOS.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>ZÉ NETO, AMAZONAS, DANIEL DO 85, ELAINE, ELISVAN (LICA), NEI TEIXEIRA, RUBSMÁRIO, SIDNEY (BRUCE), VALDECY, VALDILENE, VÂNIA RITTER</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2535/req._58.2022_-_ver._ze_neto.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2535/req._58.2022_-_ver._ze_neto.pdf</t>
   </si>
   <si>
     <t>REQUER AO COMANDANTE DO CPR VIII ALTAMIRA/PA, REFORÇO DO EFETIVO POLICIAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2537/req._59.2022_-_ver._vania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2537/req._59.2022_-_ver._vania.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE SAÚDE - INFORMAÇÕES A RESPEITO DO PAGAMENTO DO PISO NACIONAL DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2540/req._60.2022_-_rusbimario_-_informacoes_cacaufest.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2540/req._60.2022_-_rusbimario_-_informacoes_cacaufest.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CACAUFEST 2022.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2543/req._61.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2543/req._61.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE AGRICULTURA - REQUER INFORMAÇÕES PATRULHA AGRÍCOLA, CONVÊNIO 901267/2022.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2544/req._62.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2544/req._62.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE AGRICULTURA - REQUER INFORMAÇÕES PATRULHA AGRÍCOLA, CONVÊNIO 901208/2022.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2545/req._63.2022_-_valdilene_-_informacoes_convenio.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2545/req._63.2022_-_valdilene_-_informacoes_convenio.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CONVÊNIO URBANIZAÇÃO DO EIXO RODOVIÁRIO, RUA 12 DE MAIO.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2546/req._64.2022_-_valdilene_-_informacoes_lixao.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2546/req._64.2022_-_valdilene_-_informacoes_lixao.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE MEIO AMBIENTE - PEDIDO DE INFORMAÇÕES NOVO LIXÃO.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2549/req._65.2022_-_valdecy_-_equatorial_rede_eletrica_110_norte.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2549/req._65.2022_-_valdecy_-_equatorial_rede_eletrica_110_norte.pdf</t>
   </si>
   <si>
     <t>À EQUATORIAL ENERGIA - SUSPENSÃO DE REDE ELÉTRICA KM 110 NORTE.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2553/req._66.2022_-_rusbimario_-_convenio_agricultura.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2553/req._66.2022_-_rusbimario_-_convenio_agricultura.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE AGRICULTURA - PEDIDO DE INFORMAÇÕES CONVÊNIO FOMENTAÇÃO AGRÍCOLA.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2554/req._67.2022_-_valdilene_-_informacoes_apoio_ao_ibge.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2554/req._67.2022_-_valdilene_-_informacoes_apoio_ao_ibge.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES APOIO AO IBGE.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2557/req._68.2022_-_rubismario_-_informacoes_psf_vila_nova.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2557/req._68.2022_-_rubismario_-_informacoes_psf_vila_nova.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES EXCLUSÃO DO POSTO DE SAÚDE DE VILA NOVA DO PROJETO DO MURO.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2559/req._69.2022_-_rusbimario_-_convoca_controle_interno_pmm.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2559/req._69.2022_-_rusbimario_-_convoca_controle_interno_pmm.pdf</t>
   </si>
   <si>
     <t>CONVOCA O CONTROLE INTERNO DO MUNICÍPIO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2560/req._70.2022_-_equatorial_rede_eletrica_km_70_faixa-_ze_neto.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2560/req._70.2022_-_equatorial_rede_eletrica_km_70_faixa-_ze_neto.pdf</t>
   </si>
   <si>
     <t>À EQUATORIAL ENERGIA S.A - PROVIDÊNCIAS REDE ELÉTRICA AGROVILA RUI BARBOSA.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2563/req._71.2022_-_agricultura_aten_colono_110_norte-_valdecy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2563/req._71.2022_-_agricultura_aten_colono_110_norte-_valdecy.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE AGRICULTURA, REQUER ATENDIMENTO COLONOS KM 110 NORTE.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2565/req._72.2022_-_entulho_bloquetes_destino_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2565/req._72.2022_-_entulho_bloquetes_destino_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ESCLARECIMENTO NO TOCANTE AO DESTINO DO ENTULHO DE BLOQUETES RETIRADO DA RUA 12 DE MAIO.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2562/req._73.2022_-_saude_pedido_informacoes_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2562/req._73.2022_-_saude_pedido_informacoes_-_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES A SECRETARIA MUNICIPAL DE SAÚDE SOBRE UMA CÂMERA DE SEGURANÇA INSTALADA NO PSF DA AGROVILA JORGE BUENO KM 70 FAIXA.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2566/req._74.2022_-_informacoes_prest_conta_cacaufest_-_rub.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2566/req._74.2022_-_informacoes_prest_conta_cacaufest_-_rub.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REQUER INFORMAÇÕES PRESTAÇÃO DE CONTA DO CACAUFEST.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2568/req._75.2022_-_dnit_altamira-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2568/req._75.2022_-_dnit_altamira-_elaine.pdf</t>
   </si>
   <si>
     <t>AO DNIT ALTAMIRA - MURETA DE PROTEÇÃO NA BR TRANSAMAZÔNICA PERÍMETRO URBANO DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2579/req._76.2022_-_ao_executivo_-_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2579/req._76.2022_-_ao_executivo_-_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES OBRA CONSTRUÇÃO PRAÇA AGROVILA NOVA FRONTEIRA.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2580/req._77.2022_-_educacao_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2580/req._77.2022_-_educacao_-_valdilene.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO MUNICIPAL - PEDIDO DE INFORMAÇÕES ROTA TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2581/req._78.2022_-_administracao_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2581/req._78.2022_-_administracao_-_valdilene.pdf</t>
   </si>
   <si>
     <t>A SECRETARIA DE ADMINISTRAÇÃO - INFORMAÇÕES NOTAS FISCAIS ELETRÔNICAS, FISCAL DE CONTRATO, DENTRE OUTRAS.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2585/req._79.2022_-_secr_ilda_adm_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2585/req._79.2022_-_secr_ilda_adm_-_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE ADMINISTRAÇÃO - INFORMAÇÕES AUDIÊNCIAS PÚBLICA 2º QUADRIMESTRES.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2586/req._80.2022_-_saude_-_valdilene_0001.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2586/req._80.2022_-_saude_-_valdilene_0001.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE SAÚDE - INFORMAÇÕES CÓPIA RELATÓRIO 2º QUADRIMESTRE, AUDIÊNCIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2587/req._81.2022_-_ao_prefeito_municipal_-_rusbimario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2587/req._81.2022_-_ao_prefeito_municipal_-_rusbimario.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INFORMAÇÕES TERRENO EM FRENTE A DELEGACIA DE POLÍCIA CIVIL.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2592/req._82.2022_-_banco_brasil_inf_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2592/req._82.2022_-_banco_brasil_inf_-_valdilene.pdf</t>
   </si>
   <si>
     <t>AO BANCO DO BRASIL - INFORMAÇÕES PAGAMENTO DE CONSIGNADOS ENTRE PMM E BANCO DO BRASIL.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2593/req._83.2022_-_emenda_cilene_couto_95_nt-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2593/req._83.2022_-_emenda_cilene_couto_95_nt-_nei.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA CILENE COUTO - EMENDA PARLAMENTAR PARA A AGROVILA DO AEROPORTO KM 95 NORTE.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2594/req._84.2022_-_emenda_cilene_couto_26_km_80nt-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2594/req._84.2022_-_emenda_cilene_couto_26_km_80nt-_nei.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA CILENE COUTO - EMENDA PARLAMENTAR PARA AGROVILA DA VINTE E SEIS.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2595/req._85.2022_-_emenda_cilene_couto_tiradentes-_nei.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2595/req._85.2022_-_emenda_cilene_couto_tiradentes-_nei.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA CILENE COUTO - EMENDA PARLAMENTAR PARA AGROVILA DA TIRADENTES.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2598/req._86.2022_-_emenda_cilene_couto_vila_nova_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2598/req._86.2022_-_emenda_cilene_couto_vila_nova_-_elaine.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA CILENE COUTO PSDB/PA - EMENDA PARLAMENTAR PERFURAÇÃO DE POÇO PARA COMUNIDADE SÃO FRANCISCO DE ASSIS, VILA NOVA.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2599/req._87.2022_-_emenda_cilene_couto__100_sul_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2599/req._87.2022_-_emenda_cilene_couto__100_sul_-_elaine.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA CILENE COUTO PSDB/PA - EMENDA PARLAMENTAR QUADRA DE ESPORTE PARA COMUNIDADE 100 SUL.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2600/req._88.2022_-_emenda_cilene_couto_qua90_sul_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2600/req._88.2022_-_emenda_cilene_couto_qua90_sul_-_elaine.pdf</t>
   </si>
   <si>
     <t>À DEPUTADA CILENE COUTO PSDB/PA - EMENDA PARLAMENTAR PERFURAÇÃO DE POÇO PARA COMUNIDADE DO 90 SUL.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2601/req._89.2022_-_emenda_cilene_couto_escola_90_sul_-_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2601/req._89.2022_-_emenda_cilene_couto_escola_90_sul_-_elaine.pdf</t>
   </si>
   <si>
     <t>AO DEPUTADO CELSO SANBINO, UNIÃO BRASIL - EMENDA PARLAMENTAR CONSTRUÇÃO DE ESCOLA KM 90 SUL.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2603/req._90.2022_-_a_educacao_municipal_-_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2603/req._90.2022_-_a_educacao_municipal_-_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA DE EDUCAÇÃO - INFORMAÇÕES CONSTRUÇÃO DE PASSEIO E MURETA BAIRRO CACOAL.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2632/req._91.2022_-_vereadoravania.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2632/req._91.2022_-_vereadoravania.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INFORMAÇÕES SOBRE CONVÊNIO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2639/req._92.2022_-_vereadora_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2639/req._92.2022_-_vereadora_valdilene.pdf</t>
   </si>
   <si>
     <t>À SECRETARIA MUNICIPAL DE SAÚDE - INFORMAÇÕES MÉDICOS ESPECIALIZADOS, LISTA DE PACIENTES POR ESPECIALIDADE.</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_no_93.2022_-_executivo_municipal_denominacao_de_vias_publicas_-_valdecy.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_no_93.2022_-_executivo_municipal_denominacao_de_vias_publicas_-_valdecy.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - REQUER LEVANTAMENTO E ESTUDO DO SETOR URBANÍSTICO NA DENOMINAÇÃO DE RUAS INOMINADAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2643/requerimento_94-2022_valdecy_regional.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2643/requerimento_94-2022_valdecy_regional.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO, REIVINDICA ABERTURA DE LEITOS PARA O HOSPITAL REGIONAL EM ALTAMIRA.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2644/requerimento_95-2022_elaine.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2644/requerimento_95-2022_elaine.pdf</t>
   </si>
   <si>
     <t>AO GOVERNO DO ESTADO – REIVINDICA ATENDIMENTO DE DEMANDAS PARA O ENSINO MÉDIO EM MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2645/requerimento_96-2022_bruce.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2645/requerimento_96-2022_bruce.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL – REQUER EXONERAÇÃO DO DIRETOR DO HOSPITAL MUNICIPAL DE MEDICILÂNDIA.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_97-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_97-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL SOBRE O QUE DETERMINA O ARTIGO 26, §9º, DA LEI Nº 9394/96 (LDB DA EDUCAÇÃO).</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2651/requerimento_98-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2651/requerimento_98-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - INFORMAÇÕES PROCESSO LICITATÓRIO SISTEMA DE REGISTRO DE PREÇO PREGÃO ELETRÔNICO Nº 040/2022 (MANUTENÇÃO PREDIAL).</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2653/requerimento_99-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2653/requerimento_99-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>À VIAÇÃO E OBRAS - PEDIDO DE INFORMAÇÕES ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_100-2022_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_100-2022_valdilene.pdf</t>
   </si>
   <si>
     <t>À EDUCAÇÃO - PEDIDO DE INFORMAÇÕES MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2655/requerimento_101-2022_rusbismario.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2655/requerimento_101-2022_rusbismario.pdf</t>
   </si>
   <si>
     <t>AO EXECUTIVO MUNICIPAL - PEDIDO DE INFORMAÇÕES CRITÉRIOS RECEBIMENTO DO PRÊMIO DIAMANTE.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>EMCON</t>
   </si>
   <si>
     <t>EMENDENDA CONJUNTA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2660/emenda_modificativa_conjunta_no_01.2022-ccj.cfe.cgp.cesas.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2660/emenda_modificativa_conjunta_no_01.2022-ccj.cfe.cgp.cesas.pdf</t>
   </si>
   <si>
     <t>EMENDA CONJUNTA Nº 01/2022-CCJCR/CFEFFO/CGSP/CESAS - DISPONDO SOBRE EMENDA MODIFICATIVA AO PROJETO DE LEI ORDINÁRIA Nº 13/2022, QUE DISPÕE SOBRE A EFETIVAÇÃO DOS AGENTES COMUNITÁRIOS DE SAÚDE DO MUNICÍPIO DE MEDICILÂNDIA [...], E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
     <t>EMIMP</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
     <t>VALDILENE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_impositiva_01.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_impositiva_01.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EMENDA IMPOSITIVA À LEI ORÇAMENTÁRIA ANUAL-LOA 2023-PROJETO DE LEI ORDINÁRIA Nº 9/2022.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>NEI TEIXEIRA, VALDECY</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_impositiva_02.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_impositiva_02.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_impositiva_03.2022_plo_09.2022loa_2023_0001.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_impositiva_03.2022_plo_09.2022loa_2023_0001.pdf</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_04.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_04.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_05.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_05.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_06.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_06.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_impositiva_07.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_impositiva_07.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_impositiva_08.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_impositiva_08.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>DANIEL DO 85, ELISVAN (LICA)</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_impositiva_09.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_impositiva_09.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_impositiva_10.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_impositiva_10.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_impositiva_11.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_impositiva_11.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_impositiva_12.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_impositiva_12.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_impositiva_13.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_impositiva_13.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_impositiva_14.2022_plo_09.2022loa_2023.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_impositiva_14.2022_plo_09.2022loa_2023.pdf</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>DENUN</t>
   </si>
   <si>
     <t>DENÚNCIA</t>
   </si>
   <si>
     <t>ROSENILDO DE SOUSA LOPES</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2332/denuncia_infracao_politica_administrativa.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2332/denuncia_infracao_politica_administrativa.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA POR INFRAÇÃO POLÍTICO-ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2333/denuncia_vereadora_valdilene.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2333/denuncia_vereadora_valdilene.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA DE POSSÍVEL INFRAÇÃO POLÍTICA ADMINISTRATIVA COMETIDA PELA VEREADORA ELAINE WAGNER PSC.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>MAJUR</t>
   </si>
   <si>
     <t>MANIFESTAÇÃO JURÍDICA</t>
   </si>
   <si>
     <t>ASSESSORIA JURÍDICA CMM</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2344/parecer_juridico_compressed.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2344/parecer_juridico_compressed.pdf</t>
   </si>
   <si>
     <t>PARECER JURÍDICO À DENÚNCIA POR INFRAÇÃO POLÍTICA ADMINISTRATIVA, IMPETRADA PELA VEREADORA VALDILENE LAMBERT PSDB.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>PARCP</t>
   </si>
   <si>
     <t>PARECER CPRO</t>
   </si>
   <si>
     <t>CPRO - COMISSÃO PROCESSANTE</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2345/parecer_001.2022_-_cpro_processo_001.2022.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2345/parecer_001.2022_-_cpro_processo_001.2022.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 001/2022-CPRO - AO PROCESSO Nº 001/2022, DENÚNCIA INFRAÇÃO POLÍTICO ADMINISTRATIVO.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>Emenda Conjunta/Modificativa</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei Ordinária nº. 005/2022, que dispõe sobre a Concessão de Revisão Geral Anual aos Servidores Públicos do Município de Medicilândia, e dá outras providências.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
     <t>EMCOJ</t>
   </si>
   <si>
     <t>Emenda Conjunta/Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2476/emenda_supressiva_conjunta_001.2022-cfeffo-cgsp.pdf</t>
+    <t>http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2476/emenda_supressiva_conjunta_001.2022-cfeffo-cgsp.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva a parágrafo do Projeto de Lei Ordinária nº. 005/2022, que dispõe sobre a Concessão de Revisão Geral Anual aos Servidores Públicos do Município de Medicilândia, e dá outras providências.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>MESA</t>
   </si>
   <si>
     <t>ELEIÇÃO MESA DIRETORA</t>
   </si>
   <si>
     <t>ELEIÇÃO MESA DIRETORA DA CÂMARA MUNICIPAL BIÊNIO 2023/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4041,67 +4041,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2524/ata_da_22a_sessao_ordinaria_da_camara_municipal_2022...doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2510/emenda_aditiva_001.2022-cfeffo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2511/emenda_aditiva_002.2022-cfeffo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2512/emenda_aditiva_003.2022-cfeffo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2661/emenda_aditiva_04.2022.cfeffo_plo_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_modificativa_01.2022_plo_09.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_modificativa_02.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_modificativa_03.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_modificativa_04.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_modificativa_05.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_modificativa_06.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2514/emenda_mod_001.ccjcr_plo_004_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2662/emenda_modificativa_01.2022.cfeffo_plo_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2320/indicativo_no_001-2022_-_recuperacao_da_escola__-_elisvan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2321/indicativo_no_002-2022_-_recuperacao_dos_ramais_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2322/indicativo_no_003-2022_-_recuperacao_da_escola__-_elaine.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2323/indicativo_no_004-2022_-_recuperacao_da_ponte_do_pt_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2324/indicativo_no_005_-2022_-_recuperacao_de_travessia_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2325/indicativo_no_006_-_2022_-_recuperacao_das_travessas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2326/indicativo_n007_-_2022_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2327/indicativo_no_008_-_2022-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2328/indicativo_no_009-2022_-_bruce_construcao_mura_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2329/indicativo_no_010-2022_-_bruce_limpeza_e_picarramento_das_vias_publicas_nova_fronteira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2330/indicativo_no_011-2022_-_bruce_iluminacao_publica_agrovilas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2331/indicativo_no_012-2022_-_bruce_aluguel_de_carro_transporte.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2334/indicativo_no_013-2022_-_recuperacao_da_quadra_-_elisvan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2335/indicativo_no_014-2022-_iluminacao__publica-_valdeci.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2336/indicativo_no_015-2022-_tapa_burraco__publica-_valdeci.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2337/indicativo_no_016_-_rio_surubim_lica_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2338/indicativo_no_0017-2022_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2339/indicativo_no_018-2022construcao_da_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2340/indicativo_019.2022_-_pote_105_norte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2341/indicativo_no_020.2022_-_construcao_de_pontes_km_90_norte_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2350/indicativo_no_021_-_2022_-_secr._educacao-_construcao_colegio_liberdade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2351/indicativo_n-022-2022_-_construcao_de_pontes_km_95_sul_ponte_da_barragem_-_amazonas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2352/indicativo_n-023-2022_-_recuperacao_estrada_vicinal_km_95_sul_pela_ponte_da_barragem_-_amazonas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2353/indicativo_n-024-2022_-_ao_prefeito_planejamento_recuperacao_vicinais_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2354/indicativo_no_025-2022_-_indica_reforma_escola_rui_barbosa_-_deca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2355/indicativo_no_026-2022_-_limpeza_km_80_deca.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2366/indicativo_no_027.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2367/indicativo_no_028.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2368/indicativo_no_029.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2369/indicativo_no_030.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2370/indicativo_no_031.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2371/indicativo_no_032.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2372/indicativo_no_033.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2377/indicativo_034.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2378/indicativo_035.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2379/indicativo_036.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2380/indicativo_037.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2381/indicativo_038.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2382/indicativo_039.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2383/indicativo_040.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2389/indicativo_no_041-2022_-_recuperacao_de_trecho_105_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2390/indicativo_n_042-2022-2022construcao_da_capela_mortuaria_lica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2391/indicativo_no_043-2022_-_tambores_de_lixo_-_deca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2392/indicativo_no_044-2022_-_iluminacao-_deca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2393/indicativo_no_045-2022_-_recuperacao_dos_trechos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2394/indicativo_no_046-2022_-_escola_padre_oscar_reforma_ampl_cozinha_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2401/indicativo_no_047-2022_-_construcao_de_fossa_posto_saude_km_1200_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2402/indicativo_no_048.2022__-_programa_qualifica_para_-_vereadora_ivania.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2403/indicativo_no_049-2022_-_ajuda_de_custo_para_os_acs_-_vera_valdilene.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2404/indicativo_no_050-2022_-_redefinicao_das_areas_dos_acs_-_vera_valdilene.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2405/indicativo_no_051-2022_-_comunidade_sao_pedro_e_sao_paulo_filtro_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2410/indicativo_no_052_-_2022-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2411/indicativo_no_053-2022_-_recuperacao_das_ruas_we__e__wd.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2413/indicativo_no054_-2022_-_vias_publicas-_deca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2414/indicativo_no_055-2022_-_entulho_-_deca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2419/indicativo_no_056-2022_-_patrulha_atender_km_110_ao_135_-_sidney_bruce.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2420/indicativo_no_057-2022_-_recuperacao_das_ruas__marcos_vinicio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2421/ind_no_058.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2422/ind_no_059.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2425/ind_no_060.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2429/ind_061.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2430/ind_062.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2431/ind_063.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2433/indicativo_no_064_-_2022_-_secr._educacao-_colegio_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2434/indicativo_n_065-2022-2022construcao_do_muro_-_km_120.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2435/indicativo_no_066-2022_-_recuperacao_ponte_engenho_km_95_norte_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2443/indicativo_no_067-2022_-_ponte_do_125-_construcao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2444/indicativo_no_068-2022_-_suspensao_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2445/indicativo_no_069-2022_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2446/indicativo_no_070-2022_-_reforma_da_quadra__-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2447/indicativo_no_071-2022_-_recuperacao_estrada_km_95_norte_ate_aeroporto_-_nei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2448/indicativo_no_072-2022_-_recuperacao_limpeza_da_agrovila_km_95_norte_viacao_e_obras_-_nei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2453/indicativo_no_073-2022_-_limpeza_publica_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2454/indicativo_no_074-2022_-_recuperacao__-rusbimario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2459/indicativo_n_075-2022-2022_construcao_do_muro_ceimiterio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._076.2022_-_vereador_daniel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2469/ind._077.2022_-_vereador_daniel.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2484/indicativo_no_079-2022_-_representante_entidades_concurso_publico__-valdilene.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2485/indicativo_no_080-2022_-_ao_executivo_municipal_-_auxilio_alimentacao__-valdilene.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2490/indicativo_n_081-2022-2022_concerto_dos_telhados_-_lica.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2488/indicativo_no_082.22_-_retomar_obra_banheiro_km_80_agrovila_-_sidney_bruce.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2489/indicativo_no_083-2022_-_a_viaao_e_obras_-_limpeza_aeroporto_95_norte.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2491/indicativo_no_084-2022_-_a_viaao_e_obras_-_limpeza_do_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2501/indicativo_no_086-2021_-_lixeiras_-_elaine._..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2502/indicativo_no_087-2022_-_recuperacao_dos_ramais_-_elaine..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2503/indicativo_no_088-2022_-_amazonas_-_pavimentacao..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2504/indicativo_no_089-2022_-_materiais_permanentes_semma_-_elaine..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2508/indicativo_no_090-2022_-_a_viacao_e_obras_-_trator_para_fazer_estradas_e_ramais_penetecal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2509/indicativo_no_091-2022_-_a_saude_municipal_atendimento_ubs_de_vila_pacal_-_amazona.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2530/indicativo_no_093-2022_-_ponte_do_125-_construcao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2531/requerimento_no_054.2022_-_pedido_de_informacoes_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2532/indicativo_no_095-2022_-_recuperacao_luminarias_publicas_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2536/ind._96.2022_-_ver.daniel.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2541/ind._97.2022-vania_-_escola.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._98.2022_-_vania_recuperacao_estrada_km_135.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._99.2022_-_ze_neto_-_luminarias_publicas..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2547/ind._100.2022_-_bruce_-_arcondicionado_km_80_faixa..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._101.2022_-_rubsmario_-_manutencao_do_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._102.2022_-_valdilene_-_lombada_construcao..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._103.2022_-_valdilene_-_central_de_ar_escola..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._104.2022_-_elaine_-_poco_vila_nova..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._105.2022_-_rusbimario_-_ponte_na_r._nelson_past..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2567/ind._106.2022_-_bruce_fiscaliacao_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._107.2022_-_amazonas_escola_km_95_sul.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._108.2022_-_daniel_luminarias_nelson_pastana.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._109.2022_-_daniel_encanacao_av._alcides_federicc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2572/ind._110.2022_-_rusbimario_manutencao_km_100_nt.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._111.2022_-_valdecy_reabertura_rua_antonio_manoel.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._114.2022_-_ao_executivo_-_cemiterio_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._115.2022_-_rusbimario_porta_acao_social.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2596/ind._116.2022_-_vania_assoalho_ponte_70_nt.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2602/ind._117.2022_-_natal_solidario_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2635/indicativo_118-2022_lica.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2634/indicativo_119-2022_bruce.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2633/indicativo_120-2022_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2636/indicativo_121-2022_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2637/indicativo_122-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2638/indicativo_123-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2648/indicativo_125-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2664/indicativo_128-2022_-_lica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_no_001.2022_-_mocao_de_apoio_-_vereadora_valdilene.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_02-2022_preco_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_no_003.2022_-_mocao_de_repudio_ao_banco_bradesco_medicilandia-_elisvan.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2449/of._282.2022-gab-pmm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2464/parec_conj_001.2022-cfeffo-cgsp_plc01.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2475/parecer_conjunto_no_002-2022_-_ao_plo_no_005-_revisao_geral_servidores_pmm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2474/parecer_conjunto_003.2022_plc_002.2022_cargo_semec.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2486/parecer_conjunto_004.2022_plo_002.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2495/parecer_conjunto_no_005.2022_-_ccjcr.cfeffo_ao_pl_007.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2659/parecer_conjunto_07.2022_-_ao_plo_13.2022_efetivacao_de_acs.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2356/parecer_001.2022-ccjcr_pl_001.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2358/parecer_no_002.2022_autografo_de_lei_ordinaria_491.2022_ccjcr.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2407/parecer_no_003.2022_-_ccjcr_ao_pdl_no_001-2022_regula_concessao_de_titulos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2463/parecer_004.2022_ccjcr_plc_001.2022_assessoria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_no_005-2022_-_ao_plo_no_016.2021-_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_no_006.2022_-_ccjcr_plo_02.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_007.2022-ccjcr_pl_003.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2452/parecer_008.2022-ccjcr_ao_pdl_002.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_009.2022_ccjcr_ao_pl_004_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2626/parecer_no_010.2022_-_ccjcr_ao_projeto_de_lei_ordinaria_no_006-2022_taxi_rural..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2582/parecer_11.2022-ccjcr_plo_8.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2625/parecer_no_12.2022.ccjcr_-_ao_plo_09.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_001.2022-cfeffo_ao_pl_04_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2517/parecer_002.2022-cfeffo_pl_003.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2583/parecer_03.2022-cfeffo_plo_8.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2759/parecer_no_04-2022_-_ao_plo_no_016.2021-_sistema_m_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2627/parecer_no_05-2022_-_ao_plo_no_06.2021-_taxi_rural..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2663/parecer_no_06.2022.cfeffo_-_ao_plo_09.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2629/parecer_no_01.2022_-_cgsp_ao_projeto_de_resolucao_02.2021_procuradoria_da_mulher..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2628/parecer_no_02.2022_-_cgsp_ao_projeto_de_lei_06.2022_taxi_rural..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2386/pdl_001.2022_-_regula_concesao_de_titulos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2427/pdl_002.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2396/plc_001.2022_-_criacao_de_cargos_cmm.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2439/plc_002.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei_ordinaria_no_001.2022_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_ordinaria_002.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2395/plo_003.2022_-_abertura_de_credito_especial_compressed.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2450/plo_004.2022_-_ldo_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2455/plo_005.2022_-_reajuste_salarial_servidores_da_pmm_compressed.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2472/plo_006.2022_-_taxi_rural.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2492/projeto_de_lei_ordinaria_007.2022_-_denominacao_do_campo_municipal_de_futebol_-_vera._vania.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2561/plo_8.2022_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2578/plo_9.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2640/plo_10.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2665/plo_11.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2652/plo_12.2022_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2658/plo_13.2022_-_efetivacao_acs.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2590/red_final_aut_lei_497.2022_abertura_de_credito..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_no_001.2022_-_pedido_de_informacoes_aluguel_de_maquinarios_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2318/requerimento_no_002.2022_-_pedido_de_informacoes_execucao_da_lei_aldir_blanc_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2319/requerimento_no_003.2022_-_pedido_de_informacoes_conveno_maquinarios_do_estado_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2342/requerimento_no_004.2022_-_pedido_de_informacoes_caminhonetes_alugas_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no_005.2022_-_junta_militar_-_sidney_bruce.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_no_006.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no_007.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_008.2022_-_pedido_de_informacoes_ao_presidente_cmm_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_009.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_010.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_no_011.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_012.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_013.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_014.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_015.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_no_016.2022_-_relatorio_de_trabalho_rubismario.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2397/req_017_compressed.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2398/requerimento_no_018.2022_-_licienca_saude_vereadora_elaine.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2399/req_019_compressed.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2400/req_020_compressed.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_021.2022_-_pedido_de_informacoes_ao_prefeito_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_022.2022_-_ao_presidente_da_casa_cumprimento_de_regimento_interno_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2417/req_no_023.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2418/req_no_024.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2423/req_no_025.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2424/req_no_026.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2428/req_027.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2436/requerimento_no_028.2022_-_pedido_de_informacoes_instituto_madre_teressa_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2437/requerimento_no_029.2022_-_pedido_de_informacoes_a_educacao_frota_tran_escolar_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2438/requerimento_no_030.2022_-_pedido_de_informacoes_acao_social_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2441/requerimento_no_031.2022_-_pedido_de_informacoes_programa_titula_brasil_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_no_032.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no_033.2022_-_onvocacao_secretario_de_saude_-_cesas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_no_034.2022_-_convocacao_secretario_de_educacao_-_cesas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2458/requerimento_no_035.2022_-_convocacao_pregoeiro_da_pmm_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no_036.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_no_037.2022_-_requer_cumprimento_de_lei_acs_e_ace_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2467/requerimento_no_038.2022_-_equatorial_energia_-_altamira_-_amazonas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2471/req._039.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2473/req._040.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_041-2021_-_atendimento_ao_servidor_publico_executivo_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_042-2021_-_ao_executivo_atualizacao_de_atribuicoes_previdenciaria_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2496/req._043.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2497/req._044.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2500/req._45.2022_-_valdecy_-_informacaodelimitacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2505/requerimento_no_046.2022_-_nei.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2506/requerimento_047.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_no_048.2022_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2519/req._049.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2520/req._no_050.2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2521/req._051.22_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2525/req._052.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2526/req._053.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2527/req._054.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2528/req._055.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2529/req._056.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2533/req._057.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2535/req._58.2022_-_ver._ze_neto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2537/req._59.2022_-_ver._vania.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2540/req._60.2022_-_rusbimario_-_informacoes_cacaufest.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2543/req._61.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2544/req._62.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2545/req._63.2022_-_valdilene_-_informacoes_convenio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2546/req._64.2022_-_valdilene_-_informacoes_lixao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2549/req._65.2022_-_valdecy_-_equatorial_rede_eletrica_110_norte.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2553/req._66.2022_-_rusbimario_-_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2554/req._67.2022_-_valdilene_-_informacoes_apoio_ao_ibge.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2557/req._68.2022_-_rubismario_-_informacoes_psf_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2559/req._69.2022_-_rusbimario_-_convoca_controle_interno_pmm.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2560/req._70.2022_-_equatorial_rede_eletrica_km_70_faixa-_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2563/req._71.2022_-_agricultura_aten_colono_110_norte-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2565/req._72.2022_-_entulho_bloquetes_destino_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2562/req._73.2022_-_saude_pedido_informacoes_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2566/req._74.2022_-_informacoes_prest_conta_cacaufest_-_rub.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2568/req._75.2022_-_dnit_altamira-_elaine.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2579/req._76.2022_-_ao_executivo_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2580/req._77.2022_-_educacao_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2581/req._78.2022_-_administracao_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2585/req._79.2022_-_secr_ilda_adm_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2586/req._80.2022_-_saude_-_valdilene_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2587/req._81.2022_-_ao_prefeito_municipal_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2592/req._82.2022_-_banco_brasil_inf_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2593/req._83.2022_-_emenda_cilene_couto_95_nt-_nei.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2594/req._84.2022_-_emenda_cilene_couto_26_km_80nt-_nei.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2595/req._85.2022_-_emenda_cilene_couto_tiradentes-_nei.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2598/req._86.2022_-_emenda_cilene_couto_vila_nova_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2599/req._87.2022_-_emenda_cilene_couto__100_sul_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2600/req._88.2022_-_emenda_cilene_couto_qua90_sul_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2601/req._89.2022_-_emenda_cilene_couto_escola_90_sul_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2603/req._90.2022_-_a_educacao_municipal_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2632/req._91.2022_-_vereadoravania.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2639/req._92.2022_-_vereadora_valdilene.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_no_93.2022_-_executivo_municipal_denominacao_de_vias_publicas_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2643/requerimento_94-2022_valdecy_regional.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2644/requerimento_95-2022_elaine.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2645/requerimento_96-2022_bruce.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_97-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2651/requerimento_98-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2653/requerimento_99-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_100-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2655/requerimento_101-2022_rusbismario.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2660/emenda_modificativa_conjunta_no_01.2022-ccj.cfe.cgp.cesas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_impositiva_01.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_impositiva_02.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_impositiva_03.2022_plo_09.2022loa_2023_0001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_04.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_05.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_06.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_impositiva_07.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_impositiva_08.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_impositiva_09.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_impositiva_10.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_impositiva_11.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_impositiva_12.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_impositiva_13.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_impositiva_14.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2332/denuncia_infracao_politica_administrativa.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2333/denuncia_vereadora_valdilene.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2344/parecer_juridico_compressed.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2345/parecer_001.2022_-_cpro_processo_001.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2476/emenda_supressiva_conjunta_001.2022-cfeffo-cgsp.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2524/ata_da_22a_sessao_ordinaria_da_camara_municipal_2022...doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2510/emenda_aditiva_001.2022-cfeffo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2511/emenda_aditiva_002.2022-cfeffo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2512/emenda_aditiva_003.2022-cfeffo_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2661/emenda_aditiva_04.2022.cfeffo_plo_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_modificativa_01.2022_plo_09.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_modificativa_02.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_modificativa_03.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_modificativa_04.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_modificativa_05.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_modificativa_06.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2514/emenda_mod_001.ccjcr_plo_004_ldo.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2662/emenda_modificativa_01.2022.cfeffo_plo_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2320/indicativo_no_001-2022_-_recuperacao_da_escola__-_elisvan.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2321/indicativo_no_002-2022_-_recuperacao_dos_ramais_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2322/indicativo_no_003-2022_-_recuperacao_da_escola__-_elaine.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2323/indicativo_no_004-2022_-_recuperacao_da_ponte_do_pt_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2324/indicativo_no_005_-2022_-_recuperacao_de_travessia_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2325/indicativo_no_006_-_2022_-_recuperacao_das_travessas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2326/indicativo_n007_-_2022_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2327/indicativo_no_008_-_2022-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2328/indicativo_no_009-2022_-_bruce_construcao_mura_escola_tiradentes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2329/indicativo_no_010-2022_-_bruce_limpeza_e_picarramento_das_vias_publicas_nova_fronteira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2330/indicativo_no_011-2022_-_bruce_iluminacao_publica_agrovilas.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2331/indicativo_no_012-2022_-_bruce_aluguel_de_carro_transporte.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2334/indicativo_no_013-2022_-_recuperacao_da_quadra_-_elisvan.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2335/indicativo_no_014-2022-_iluminacao__publica-_valdeci.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2336/indicativo_no_015-2022-_tapa_burraco__publica-_valdeci.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2337/indicativo_no_016_-_rio_surubim_lica_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2338/indicativo_no_0017-2022_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2339/indicativo_no_018-2022construcao_da_capela_mortuaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2340/indicativo_019.2022_-_pote_105_norte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2341/indicativo_no_020.2022_-_construcao_de_pontes_km_90_norte_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2350/indicativo_no_021_-_2022_-_secr._educacao-_construcao_colegio_liberdade.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2351/indicativo_n-022-2022_-_construcao_de_pontes_km_95_sul_ponte_da_barragem_-_amazonas.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2352/indicativo_n-023-2022_-_recuperacao_estrada_vicinal_km_95_sul_pela_ponte_da_barragem_-_amazonas.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2353/indicativo_n-024-2022_-_ao_prefeito_planejamento_recuperacao_vicinais_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2354/indicativo_no_025-2022_-_indica_reforma_escola_rui_barbosa_-_deca.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2355/indicativo_no_026-2022_-_limpeza_km_80_deca.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2366/indicativo_no_027.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2367/indicativo_no_028.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2368/indicativo_no_029.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2369/indicativo_no_030.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2370/indicativo_no_031.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2371/indicativo_no_032.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2372/indicativo_no_033.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2377/indicativo_034.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2378/indicativo_035.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2379/indicativo_036.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2380/indicativo_037.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2381/indicativo_038.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2382/indicativo_039.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2383/indicativo_040.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2389/indicativo_no_041-2022_-_recuperacao_de_trecho_105_sul.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2390/indicativo_n_042-2022-2022construcao_da_capela_mortuaria_lica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2391/indicativo_no_043-2022_-_tambores_de_lixo_-_deca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2392/indicativo_no_044-2022_-_iluminacao-_deca.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2393/indicativo_no_045-2022_-_recuperacao_dos_trechos.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2394/indicativo_no_046-2022_-_escola_padre_oscar_reforma_ampl_cozinha_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2401/indicativo_no_047-2022_-_construcao_de_fossa_posto_saude_km_1200_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2402/indicativo_no_048.2022__-_programa_qualifica_para_-_vereadora_ivania.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2403/indicativo_no_049-2022_-_ajuda_de_custo_para_os_acs_-_vera_valdilene.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2404/indicativo_no_050-2022_-_redefinicao_das_areas_dos_acs_-_vera_valdilene.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2405/indicativo_no_051-2022_-_comunidade_sao_pedro_e_sao_paulo_filtro_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2410/indicativo_no_052_-_2022-_coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2411/indicativo_no_053-2022_-_recuperacao_das_ruas_we__e__wd.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2413/indicativo_no054_-2022_-_vias_publicas-_deca.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2414/indicativo_no_055-2022_-_entulho_-_deca.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2419/indicativo_no_056-2022_-_patrulha_atender_km_110_ao_135_-_sidney_bruce.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2420/indicativo_no_057-2022_-_recuperacao_das_ruas__marcos_vinicio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2421/ind_no_058.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2422/ind_no_059.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2425/ind_no_060.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2429/ind_061.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2430/ind_062.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2431/ind_063.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2433/indicativo_no_064_-_2022_-_secr._educacao-_colegio_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2434/indicativo_n_065-2022-2022construcao_do_muro_-_km_120.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2435/indicativo_no_066-2022_-_recuperacao_ponte_engenho_km_95_norte_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2443/indicativo_no_067-2022_-_ponte_do_125-_construcao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2444/indicativo_no_068-2022_-_suspensao_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2445/indicativo_no_069-2022_-_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2446/indicativo_no_070-2022_-_reforma_da_quadra__-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2447/indicativo_no_071-2022_-_recuperacao_estrada_km_95_norte_ate_aeroporto_-_nei.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2448/indicativo_no_072-2022_-_recuperacao_limpeza_da_agrovila_km_95_norte_viacao_e_obras_-_nei.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2453/indicativo_no_073-2022_-_limpeza_publica_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2454/indicativo_no_074-2022_-_recuperacao__-rusbimario.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2459/indicativo_n_075-2022-2022_construcao_do_muro_ceimiterio.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2468/ind._076.2022_-_vereador_daniel.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2469/ind._077.2022_-_vereador_daniel.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2484/indicativo_no_079-2022_-_representante_entidades_concurso_publico__-valdilene.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2485/indicativo_no_080-2022_-_ao_executivo_municipal_-_auxilio_alimentacao__-valdilene.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2490/indicativo_n_081-2022-2022_concerto_dos_telhados_-_lica.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2488/indicativo_no_082.22_-_retomar_obra_banheiro_km_80_agrovila_-_sidney_bruce.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2489/indicativo_no_083-2022_-_a_viaao_e_obras_-_limpeza_aeroporto_95_norte.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2491/indicativo_no_084-2022_-_a_viaao_e_obras_-_limpeza_do_poco_artesiano.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2501/indicativo_no_086-2021_-_lixeiras_-_elaine._..pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2502/indicativo_no_087-2022_-_recuperacao_dos_ramais_-_elaine..pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2503/indicativo_no_088-2022_-_amazonas_-_pavimentacao..pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2504/indicativo_no_089-2022_-_materiais_permanentes_semma_-_elaine..pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2508/indicativo_no_090-2022_-_a_viacao_e_obras_-_trator_para_fazer_estradas_e_ramais_penetecal.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2509/indicativo_no_091-2022_-_a_saude_municipal_atendimento_ubs_de_vila_pacal_-_amazona.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2530/indicativo_no_093-2022_-_ponte_do_125-_construcao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2531/requerimento_no_054.2022_-_pedido_de_informacoes_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2532/indicativo_no_095-2022_-_recuperacao_luminarias_publicas_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2536/ind._96.2022_-_ver.daniel.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2541/ind._97.2022-vania_-_escola.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2542/ind._98.2022_-_vania_recuperacao_estrada_km_135.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2539/ind._99.2022_-_ze_neto_-_luminarias_publicas..pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2547/ind._100.2022_-_bruce_-_arcondicionado_km_80_faixa..pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2550/ind._101.2022_-_rubsmario_-_manutencao_do_cemiterio..pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2551/ind._102.2022_-_valdilene_-_lombada_construcao..pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2552/ind._103.2022_-_valdilene_-_central_de_ar_escola..pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2555/ind._104.2022_-_elaine_-_poco_vila_nova..pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2558/ind._105.2022_-_rusbimario_-_ponte_na_r._nelson_past..pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2567/ind._106.2022_-_bruce_fiscaliacao_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2570/ind._107.2022_-_amazonas_escola_km_95_sul.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2571/ind._108.2022_-_daniel_luminarias_nelson_pastana.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2569/ind._109.2022_-_daniel_encanacao_av._alcides_federicc.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2572/ind._110.2022_-_rusbimario_manutencao_km_100_nt.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2574/ind._111.2022_-_valdecy_reabertura_rua_antonio_manoel.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2588/ind._114.2022_-_ao_executivo_-_cemiterio_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2589/ind._115.2022_-_rusbimario_porta_acao_social.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2596/ind._116.2022_-_vania_assoalho_ponte_70_nt.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2602/ind._117.2022_-_natal_solidario_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2635/indicativo_118-2022_lica.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2634/indicativo_119-2022_bruce.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2633/indicativo_120-2022_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2636/indicativo_121-2022_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2637/indicativo_122-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2638/indicativo_123-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2648/indicativo_125-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2664/indicativo_128-2022_-_lica.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_no_001.2022_-_mocao_de_apoio_-_vereadora_valdilene.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_02-2022_preco_do_cacau.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_no_003.2022_-_mocao_de_repudio_ao_banco_bradesco_medicilandia-_elisvan.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2449/of._282.2022-gab-pmm.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2464/parec_conj_001.2022-cfeffo-cgsp_plc01.22.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2475/parecer_conjunto_no_002-2022_-_ao_plo_no_005-_revisao_geral_servidores_pmm.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2474/parecer_conjunto_003.2022_plc_002.2022_cargo_semec.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2486/parecer_conjunto_004.2022_plo_002.2022.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2495/parecer_conjunto_no_005.2022_-_ccjcr.cfeffo_ao_pl_007.2022.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2659/parecer_conjunto_07.2022_-_ao_plo_13.2022_efetivacao_de_acs.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2356/parecer_001.2022-ccjcr_pl_001.2022.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2358/parecer_no_002.2022_autografo_de_lei_ordinaria_491.2022_ccjcr.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2407/parecer_no_003.2022_-_ccjcr_ao_pdl_no_001-2022_regula_concessao_de_titulos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2463/parecer_004.2022_ccjcr_plc_001.2022_assessoria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2478/parecer_no_005-2022_-_ao_plo_no_016.2021-_sistema_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2479/parecer_no_006.2022_-_ccjcr_plo_02.2022.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2516/parecer_007.2022-ccjcr_pl_003.2022.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2452/parecer_008.2022-ccjcr_ao_pdl_002.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2513/parecer_009.2022_ccjcr_ao_pl_004_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2626/parecer_no_010.2022_-_ccjcr_ao_projeto_de_lei_ordinaria_no_006-2022_taxi_rural..pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2582/parecer_11.2022-ccjcr_plo_8.2022.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2625/parecer_no_12.2022.ccjcr_-_ao_plo_09.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2515/parecer_001.2022-cfeffo_ao_pl_04_ldo_2023.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2517/parecer_002.2022-cfeffo_pl_003.2022.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2583/parecer_03.2022-cfeffo_plo_8.2022.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2759/parecer_no_04-2022_-_ao_plo_no_016.2021-_sistema_m_de_cultura..pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2627/parecer_no_05-2022_-_ao_plo_no_06.2021-_taxi_rural..pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2663/parecer_no_06.2022.cfeffo_-_ao_plo_09.2022_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2629/parecer_no_01.2022_-_cgsp_ao_projeto_de_resolucao_02.2021_procuradoria_da_mulher..pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2628/parecer_no_02.2022_-_cgsp_ao_projeto_de_lei_06.2022_taxi_rural..pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2386/pdl_001.2022_-_regula_concesao_de_titulos.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2427/pdl_002.2022.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2396/plc_001.2022_-_criacao_de_cargos_cmm.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2439/plc_002.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2347/projeto_de_lei_ordinaria_no_001.2022_-_utilidade_publica.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2384/projeto_de_lei_ordinaria_002.2022.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2395/plo_003.2022_-_abertura_de_credito_especial_compressed.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2450/plo_004.2022_-_ldo_2023_compressed.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2455/plo_005.2022_-_reajuste_salarial_servidores_da_pmm_compressed.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2472/plo_006.2022_-_taxi_rural.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2492/projeto_de_lei_ordinaria_007.2022_-_denominacao_do_campo_municipal_de_futebol_-_vera._vania.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2561/plo_8.2022_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2578/plo_9.2022_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2640/plo_10.2022.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2665/plo_11.2022.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2652/plo_12.2022_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2658/plo_13.2022_-_efetivacao_acs.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2590/red_final_aut_lei_497.2022_abertura_de_credito..pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2317/requerimento_no_001.2022_-_pedido_de_informacoes_aluguel_de_maquinarios_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2318/requerimento_no_002.2022_-_pedido_de_informacoes_execucao_da_lei_aldir_blanc_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2319/requerimento_no_003.2022_-_pedido_de_informacoes_conveno_maquinarios_do_estado_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2342/requerimento_no_004.2022_-_pedido_de_informacoes_caminhonetes_alugas_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2349/requerimento_no_005.2022_-_junta_militar_-_sidney_bruce.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_no_006.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_no_007.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2361/requerimento_no_008.2022_-_pedido_de_informacoes_ao_presidente_cmm_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2362/requerimento_no_009.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2363/requerimento_no_010.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_no_011.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2365/requerimento_no_012.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_013.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_014.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2376/requerimento_015.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2388/requerimento_no_016.2022_-_relatorio_de_trabalho_rubismario.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2397/req_017_compressed.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2398/requerimento_no_018.2022_-_licienca_saude_vereadora_elaine.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2399/req_019_compressed.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2400/req_020_compressed.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2408/requerimento_no_021.2022_-_pedido_de_informacoes_ao_prefeito_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2409/requerimento_no_022.2022_-_ao_presidente_da_casa_cumprimento_de_regimento_interno_-_bruci.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2417/req_no_023.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2418/req_no_024.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2423/req_no_025.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2424/req_no_026.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2428/req_027.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2436/requerimento_no_028.2022_-_pedido_de_informacoes_instituto_madre_teressa_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2437/requerimento_no_029.2022_-_pedido_de_informacoes_a_educacao_frota_tran_escolar_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2438/requerimento_no_030.2022_-_pedido_de_informacoes_acao_social_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2441/requerimento_no_031.2022_-_pedido_de_informacoes_programa_titula_brasil_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_no_032.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_no_033.2022_-_onvocacao_secretario_de_saude_-_cesas.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_no_034.2022_-_convocacao_secretario_de_educacao_-_cesas.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2458/requerimento_no_035.2022_-_convocacao_pregoeiro_da_pmm_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2465/requerimento_no_036.2022_-_pedido_de_informacoes_madeira_apreendida_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_no_037.2022_-_requer_cumprimento_de_lei_acs_e_ace_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2467/requerimento_no_038.2022_-_equatorial_energia_-_altamira_-_amazonas.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2471/req._039.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2473/req._040.2022_compressed.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2481/requerimento_no_041-2021_-_atendimento_ao_servidor_publico_executivo_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2482/requerimento_no_042-2021_-_ao_executivo_atualizacao_de_atribuicoes_previdenciaria_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2496/req._043.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2497/req._044.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2500/req._45.2022_-_valdecy_-_informacaodelimitacao_urbana.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2505/requerimento_no_046.2022_-_nei.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2506/requerimento_047.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2507/requerimento_no_048.2022_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2519/req._049.2022_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2520/req._no_050.2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2521/req._051.22_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2525/req._052.2022.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2526/req._053.2022.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2527/req._054.2022.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2528/req._055.2022.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2529/req._056.2022.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2533/req._057.2022.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2535/req._58.2022_-_ver._ze_neto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2537/req._59.2022_-_ver._vania.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2540/req._60.2022_-_rusbimario_-_informacoes_cacaufest.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2543/req._61.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2544/req._62.2022_-_valdilene_-_informacoes_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2545/req._63.2022_-_valdilene_-_informacoes_convenio.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2546/req._64.2022_-_valdilene_-_informacoes_lixao.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2549/req._65.2022_-_valdecy_-_equatorial_rede_eletrica_110_norte.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2553/req._66.2022_-_rusbimario_-_convenio_agricultura.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2554/req._67.2022_-_valdilene_-_informacoes_apoio_ao_ibge.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2557/req._68.2022_-_rubismario_-_informacoes_psf_vila_nova.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2559/req._69.2022_-_rusbimario_-_convoca_controle_interno_pmm.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2560/req._70.2022_-_equatorial_rede_eletrica_km_70_faixa-_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2563/req._71.2022_-_agricultura_aten_colono_110_norte-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2565/req._72.2022_-_entulho_bloquetes_destino_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2562/req._73.2022_-_saude_pedido_informacoes_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2566/req._74.2022_-_informacoes_prest_conta_cacaufest_-_rub.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2568/req._75.2022_-_dnit_altamira-_elaine.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2579/req._76.2022_-_ao_executivo_-_bruce.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2580/req._77.2022_-_educacao_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2581/req._78.2022_-_administracao_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2585/req._79.2022_-_secr_ilda_adm_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2586/req._80.2022_-_saude_-_valdilene_0001.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2587/req._81.2022_-_ao_prefeito_municipal_-_rusbimario.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2592/req._82.2022_-_banco_brasil_inf_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2593/req._83.2022_-_emenda_cilene_couto_95_nt-_nei.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2594/req._84.2022_-_emenda_cilene_couto_26_km_80nt-_nei.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2595/req._85.2022_-_emenda_cilene_couto_tiradentes-_nei.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2598/req._86.2022_-_emenda_cilene_couto_vila_nova_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2599/req._87.2022_-_emenda_cilene_couto__100_sul_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2600/req._88.2022_-_emenda_cilene_couto_qua90_sul_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2601/req._89.2022_-_emenda_cilene_couto_escola_90_sul_-_elaine.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2603/req._90.2022_-_a_educacao_municipal_-_valdilene.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2632/req._91.2022_-_vereadoravania.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2639/req._92.2022_-_vereadora_valdilene.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2642/requerimento_no_93.2022_-_executivo_municipal_denominacao_de_vias_publicas_-_valdecy.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2643/requerimento_94-2022_valdecy_regional.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2644/requerimento_95-2022_elaine.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2645/requerimento_96-2022_bruce.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2646/requerimento_97-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2651/requerimento_98-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2653/requerimento_99-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2654/requerimento_100-2022_valdilene.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2655/requerimento_101-2022_rusbismario.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2660/emenda_modificativa_conjunta_no_01.2022-ccj.cfe.cgp.cesas.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_impositiva_01.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_impositiva_02.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_impositiva_03.2022_plo_09.2022loa_2023_0001.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_impositiva_04.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_impositiva_05.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_impositiva_06.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_impositiva_07.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_impositiva_08.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_impositiva_09.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_impositiva_10.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_impositiva_11.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_impositiva_12.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_impositiva_13.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_impositiva_14.2022_plo_09.2022loa_2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2332/denuncia_infracao_politica_administrativa.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2333/denuncia_vereadora_valdilene.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2344/parecer_juridico_compressed.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2345/parecer_001.2022_-_cpro_processo_001.2022.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/sapl/public/materialegislativa/2022/2476/emenda_supressiva_conjunta_001.2022-cfeffo-cgsp.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.medicilandia.pa.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H352"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="183.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="172.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="171.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>